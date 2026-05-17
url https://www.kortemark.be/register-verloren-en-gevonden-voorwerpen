--- v0 (2025-12-27)
+++ v1 (2026-05-17)
@@ -1,2450 +1,1024 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Publiek OCMW\Onthaal\1. Onthaalwerking (draaiboeken)\Register verloren voorwerpen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fj\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF006CBC-BDC4-4D30-9CB9-0C0CB4CDDBA9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FC03AF4B-E421-4458-B12D-257A8AEE1D3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D4191C73-71AF-4042-8CBE-0C7571184FBF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FBF6F193-05D2-4C9D-954F-32713544624D}"/>
   </bookViews>
   <sheets>
-    <sheet name="Register website" sheetId="3" r:id="rId1"/>
+    <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="37">
   <si>
     <t>Verloren voorwerpen Kortemark</t>
   </si>
   <si>
-    <t xml:space="preserve">Gsm's </t>
+    <t>Beschrijving</t>
   </si>
   <si>
     <t>Locatie</t>
   </si>
   <si>
+    <t>Categorie</t>
+  </si>
+  <si>
     <t>Datum</t>
   </si>
   <si>
-    <t>Verjarings-termijn</t>
-[...35 lines deleted...]
-    <t>Apple iPad 4</t>
+    <t>Zwarte Xiaomi Redmi (PZ-Polder op de hoogte)</t>
+  </si>
+  <si>
+    <t>10de Linie Regimentstraat</t>
+  </si>
+  <si>
+    <t>GSM</t>
+  </si>
+  <si>
+    <t>Zwarte wandelstok</t>
+  </si>
+  <si>
+    <t>Staatsbaan</t>
+  </si>
+  <si>
+    <t>Allerlei</t>
+  </si>
+  <si>
+    <t>Geroeste sleutelbos, zwart neklint met vlinders</t>
+  </si>
+  <si>
+    <t>Gouden Hoofdstraat</t>
+  </si>
+  <si>
+    <t>Sleutels</t>
+  </si>
+  <si>
+    <t>Rode leesbril met zwart neklint</t>
+  </si>
+  <si>
+    <t>Onbekend</t>
   </si>
   <si>
     <t>Bril</t>
   </si>
   <si>
-    <t>Gucci bril op sterkte</t>
-[...287 lines deleted...]
-    <t>De Mouterij</t>
+    <t>Voor 20/01/2026</t>
+  </si>
+  <si>
+    <t>Elektronisch vape toestel "jnr Alien 10000 Mixed Berry"</t>
+  </si>
+  <si>
+    <t>De Roende</t>
+  </si>
+  <si>
+    <t>Lichtblauwe trui CECIL maat L</t>
+  </si>
+  <si>
+    <t>Parking Blijvelde</t>
+  </si>
+  <si>
+    <t>Kledij</t>
+  </si>
+  <si>
+    <t>Oranje IKEA FAMILY kaart</t>
+  </si>
+  <si>
+    <t>Blijvelde</t>
+  </si>
+  <si>
+    <t>3x armbandjes</t>
+  </si>
+  <si>
+    <t>Kleedkamer 2 Sporthal Kortemark</t>
+  </si>
+  <si>
+    <t>Bril met vlekkenmontuur (combo wit, bruin &amp; beige) + zwarte brildoos)</t>
+  </si>
+  <si>
+    <t>Grijze analoge polshorloge merk Verdal</t>
   </si>
   <si>
     <t>Juwelen</t>
   </si>
   <si>
-    <t>gouden' ring</t>
-[...41 lines deleted...]
-    <t>Zwarte Xiaomi Redmi (PZ-Polder op de hoogte)</t>
+    <t>Bril met roze montuur + donkergrijze brildoos Oxydo</t>
+  </si>
+  <si>
+    <t>Goudkleurig armbandje "Sisters"</t>
+  </si>
+  <si>
+    <t>Zwarte Samsung slide gsm</t>
+  </si>
+  <si>
+    <t>Bril met roze montuur + doorzichtige plastic brildoos</t>
+  </si>
+  <si>
+    <t>Zwarte armband met grijs boeddha icoontje</t>
+  </si>
+  <si>
+    <t>Kleurrijk tabakdoosje skelethoofd met zwarte aansteker BIC</t>
+  </si>
+  <si>
+    <t>Wij houden dit bij tot:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Century Gothic"/>
-[...6 lines deleted...]
-      <name val="Century Gothic"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
-      <color rgb="FF000000"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="-0.499984740745262"/>
-[...5 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyBorder="0">
-[...1 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
-    <cellStyle name="Tabelkop item" xfId="1" xr:uid="{BD54DB66-0FE8-415E-9653-A63002E8C2DD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ion">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Groen">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="455F51"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E3DED1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="549E39"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="8AB833"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="C0CF3A"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="029676"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4AB5C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="0989B1"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="6B9F25"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="BA6906"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Ion">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Ion">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="64000"/>
-                <a:lumMod val="118000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="92000"/>
-[...1 lines deleted...]
-                <a:lumMod val="110000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-                <a:lumMod val="114000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="90000"/>
-                <a:lumMod val="84000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="28575" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="45000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...16 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="97000"/>
-                <a:hueMod val="88000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
                 <a:satMod val="130000"/>
-                <a:lumMod val="124000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="96000"/>
-[...3 lines deleted...]
-                <a:lumMod val="76000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
-        <a:blipFill rotWithShape="1">
-[...17 lines deleted...]
-        </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Ion" id="{B8441ADB-2E43-4AF7-B97A-BD870242C6A8}" vid="{292E63A9-BB86-4E3D-B92A-7223C6510D2E}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9936EB5D-3605-4030-AF78-E5E756455513}">
-  <dimension ref="A1:D98"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A00E6F5D-83A2-483D-B02E-9AE99718F320}">
+  <dimension ref="A1:F18"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A58" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="65.875" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="67.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="27.75" x14ac:dyDescent="0.4">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:6" ht="27.75" x14ac:dyDescent="0.4">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5"/>
-[...4 lines deleted...]
-      <c r="A2" s="7" t="s">
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="7" t="s">
+      <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="E2" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="6">
+        <v>46267</v>
+      </c>
+      <c r="E3" s="6">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...8 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="D4" s="5">
+        <v>45967</v>
+      </c>
+      <c r="E4" s="6">
+        <v>46148</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...8 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...8 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="C5" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="D5" s="6">
+        <v>46000</v>
+      </c>
+      <c r="E5" s="6">
+        <v>46151</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="6">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="5" t="s">
-        <v>6</v>
+      <c r="B7" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D7" s="10">
-        <v>45689</v>
-[...58 lines deleted...]
-    <row r="12" spans="1:4" ht="20.25" x14ac:dyDescent="0.3">
+        <v>46044</v>
+      </c>
+      <c r="E7" s="10">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="6">
+        <v>46055</v>
+      </c>
+      <c r="E8" s="6">
+        <v>46236</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="6">
+        <v>46133</v>
+      </c>
+      <c r="E9" s="6">
+        <v>46316</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="6">
+        <v>46135</v>
+      </c>
+      <c r="E10" s="6">
+        <v>46318</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="6">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
-        <v>12</v>
-[...19 lines deleted...]
-    <row r="14" spans="1:4" ht="20.25" x14ac:dyDescent="0.3">
+        <v>27</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="6">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="6">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      <c r="A15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...7 lines deleted...]
-    <row r="16" spans="1:4" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="D14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="6">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="6">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
-        <v>17</v>
-[...148 lines deleted...]
-      <c r="A29" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...8 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="B16" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...20 lines deleted...]
-      <c r="A32" s="7" t="s">
+      <c r="D16" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="6">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B32" s="5"/>
-[...24 lines deleted...]
-      <c r="A35" s="5" t="s">
+      <c r="B17" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="6">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...818 lines deleted...]
-        <v>46083</v>
+      <c r="B18" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="6">
+        <v>46319</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:E18">
+    <sortCondition ref="E3:E18"/>
+    <sortCondition ref="C3:C18"/>
+  </sortState>
+  <mergeCells count="1">
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...247 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Register website</vt:lpstr>
+      <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Laurens Messelier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>