--- v1 (2026-05-17)
+++ v2 (2026-07-08)
@@ -1,116 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fj\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Publiek OCMW\Onthaal\1. Onthaalwerking (draaiboeken)\Register verloren voorwerpen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FC03AF4B-E421-4458-B12D-257A8AEE1D3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CBD9FA90-4796-4B2A-B5AE-D6A9FD0B6DF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FBF6F193-05D2-4C9D-954F-32713544624D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FBF6F193-05D2-4C9D-954F-32713544624D}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="44">
   <si>
     <t>Verloren voorwerpen Kortemark</t>
   </si>
   <si>
     <t>Beschrijving</t>
   </si>
   <si>
     <t>Locatie</t>
   </si>
   <si>
     <t>Categorie</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
-    <t>Zwarte Xiaomi Redmi (PZ-Polder op de hoogte)</t>
-[...4 lines deleted...]
-  <si>
     <t>GSM</t>
   </si>
   <si>
-    <t>Zwarte wandelstok</t>
-[...4 lines deleted...]
-  <si>
     <t>Allerlei</t>
   </si>
   <si>
     <t>Geroeste sleutelbos, zwart neklint met vlinders</t>
   </si>
   <si>
     <t>Gouden Hoofdstraat</t>
   </si>
   <si>
     <t>Sleutels</t>
   </si>
   <si>
     <t>Rode leesbril met zwart neklint</t>
   </si>
   <si>
     <t>Onbekend</t>
   </si>
   <si>
     <t>Bril</t>
   </si>
   <si>
     <t>Voor 20/01/2026</t>
   </si>
   <si>
     <t>Elektronisch vape toestel "jnr Alien 10000 Mixed Berry"</t>
@@ -146,204 +135,218 @@
     <t>Grijze analoge polshorloge merk Verdal</t>
   </si>
   <si>
     <t>Juwelen</t>
   </si>
   <si>
     <t>Bril met roze montuur + donkergrijze brildoos Oxydo</t>
   </si>
   <si>
     <t>Goudkleurig armbandje "Sisters"</t>
   </si>
   <si>
     <t>Zwarte Samsung slide gsm</t>
   </si>
   <si>
     <t>Bril met roze montuur + doorzichtige plastic brildoos</t>
   </si>
   <si>
     <t>Zwarte armband met grijs boeddha icoontje</t>
   </si>
   <si>
     <t>Kleurrijk tabakdoosje skelethoofd met zwarte aansteker BIC</t>
   </si>
   <si>
     <t>Wij houden dit bij tot:</t>
+  </si>
+  <si>
+    <t>Mini sleutelhanger blauwe smiley</t>
+  </si>
+  <si>
+    <t>Krekemeersen (Putten vol Pit)</t>
+  </si>
+  <si>
+    <t>Zwarte bril met blauwe strepen op montuur; merkloos</t>
+  </si>
+  <si>
+    <t>Zwarte smartphone merk HONOR (Matrix 108MP Camera)</t>
+  </si>
+  <si>
+    <t>Kerk Kortemark</t>
+  </si>
+  <si>
+    <t>Multimedia</t>
+  </si>
+  <si>
+    <t>Volgnr</t>
+  </si>
+  <si>
+    <t>2 Kleine sleutels merk DX aan kleine sleutelring</t>
+  </si>
+  <si>
+    <t>Kleercontainer Sporthal Kortemark</t>
+  </si>
+  <si>
+    <t>Blauw Jeansjasje</t>
+  </si>
+  <si>
+    <t>CC De Beuk (Mantelzorgfeest)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="14" fontId="5" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -636,375 +639,544 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A00E6F5D-83A2-483D-B02E-9AE99718F320}">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:G27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="67.42578125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="17.5703125" customWidth="1"/>
+    <col min="1" max="1" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="33.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" customWidth="1"/>
+    <col min="7" max="7" width="32" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="27.75" x14ac:dyDescent="0.4">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:7" ht="27.75" x14ac:dyDescent="0.4">
+      <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="12"/>
-[...6 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="9"/>
+    </row>
+    <row r="2" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="3" t="s">
+      <c r="F2" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5">
+        <v>12</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" s="3">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="4">
+        <v>13</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="7">
+        <v>46044</v>
+      </c>
+      <c r="F4" s="7">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="4">
+        <v>14</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="3">
+        <v>46055</v>
+      </c>
+      <c r="F5" s="3">
+        <v>46236</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="4">
+        <v>15</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="3">
+        <v>46133</v>
+      </c>
+      <c r="F6" s="3">
+        <v>46316</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="4">
+        <v>16</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="3">
+        <v>46135</v>
+      </c>
+      <c r="F7" s="3">
+        <v>46318</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="4">
+        <v>25</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" s="3">
+        <v>46319</v>
+      </c>
+      <c r="F8" s="3">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="4">
+        <v>18</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="3">
+        <v>46319</v>
+      </c>
+      <c r="F9" s="3">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="4">
+        <v>19</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="3">
+        <v>46319</v>
+      </c>
+      <c r="F10" s="3">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="4">
+        <v>20</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="3">
+        <v>46319</v>
+      </c>
+      <c r="F11" s="3">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="4">
+        <v>21</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="3">
+        <v>46319</v>
+      </c>
+      <c r="F12" s="3">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="4">
+        <v>22</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="3">
+        <v>46319</v>
+      </c>
+      <c r="F13" s="3">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="4">
+        <v>23</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="3">
+        <v>46319</v>
+      </c>
+      <c r="F14" s="3">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="4">
+        <v>24</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="3">
+        <v>46319</v>
+      </c>
+      <c r="F15" s="3">
+        <v>46319</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="4">
+        <v>17</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="3">
+        <v>46144</v>
+      </c>
+      <c r="F16" s="3">
+        <v>46328</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="4">
+        <v>26</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" s="3">
+        <v>46145</v>
+      </c>
+      <c r="F17" s="3">
+        <v>46329</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="4">
+        <v>27</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="3">
+        <v>46174</v>
+      </c>
+      <c r="F18" s="3">
+        <v>46357</v>
+      </c>
+      <c r="G18" s="8"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="4">
+        <v>28</v>
+      </c>
+      <c r="B19" s="4" t="s">
         <v>36</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="B5" s="7" t="s">
+      <c r="C19" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" s="3">
+        <v>46174</v>
+      </c>
+      <c r="F19" s="3">
+        <v>46357</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="4">
+        <v>29</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...44 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="E20" s="3">
+        <v>46183</v>
+      </c>
+      <c r="F20" s="3">
+        <v>46366</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="12">
+        <v>30</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...180 lines deleted...]
-      </c>
+      <c r="E21" s="3">
+        <v>46199</v>
+      </c>
+      <c r="F21" s="3">
+        <v>46382</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="8"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="8"/>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="8"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="8"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="8"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:E18">
-[...1 lines deleted...]
-    <sortCondition ref="C3:C18"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:F20">
+    <sortCondition ref="F3:F20"/>
+    <sortCondition ref="D3:D20"/>
+    <sortCondition ref="A3:A20"/>
   </sortState>
   <mergeCells count="1">
-    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>