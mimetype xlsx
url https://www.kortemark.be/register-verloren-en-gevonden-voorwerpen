--- v2 (2026-07-08)
+++ v3 (2026-08-23)
@@ -1,132 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Publiek OCMW\Onthaal\1. Onthaalwerking (draaiboeken)\Register verloren voorwerpen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CBD9FA90-4796-4B2A-B5AE-D6A9FD0B6DF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E424C995-3A90-4761-B4E5-8819A1CFE447}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FBF6F193-05D2-4C9D-954F-32713544624D}"/>
+    <workbookView xWindow="3510" yWindow="3510" windowWidth="21600" windowHeight="12645" xr2:uid="{FBF6F193-05D2-4C9D-954F-32713544624D}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="42">
   <si>
     <t>Verloren voorwerpen Kortemark</t>
   </si>
   <si>
     <t>Beschrijving</t>
   </si>
   <si>
     <t>Locatie</t>
   </si>
   <si>
     <t>Categorie</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>GSM</t>
   </si>
   <si>
     <t>Allerlei</t>
   </si>
   <si>
-    <t>Geroeste sleutelbos, zwart neklint met vlinders</t>
-[...4 lines deleted...]
-  <si>
     <t>Sleutels</t>
   </si>
   <si>
-    <t>Rode leesbril met zwart neklint</t>
-[...1 lines deleted...]
-  <si>
     <t>Onbekend</t>
   </si>
   <si>
     <t>Bril</t>
   </si>
   <si>
-    <t>Voor 20/01/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>De Roende</t>
   </si>
   <si>
     <t>Lichtblauwe trui CECIL maat L</t>
   </si>
   <si>
     <t>Parking Blijvelde</t>
   </si>
   <si>
     <t>Kledij</t>
   </si>
   <si>
     <t>Oranje IKEA FAMILY kaart</t>
   </si>
   <si>
     <t>Blijvelde</t>
   </si>
   <si>
     <t>3x armbandjes</t>
   </si>
   <si>
     <t>Kleedkamer 2 Sporthal Kortemark</t>
   </si>
   <si>
     <t>Bril met vlekkenmontuur (combo wit, bruin &amp; beige) + zwarte brildoos)</t>
@@ -168,108 +153,111 @@
     <t>Zwarte bril met blauwe strepen op montuur; merkloos</t>
   </si>
   <si>
     <t>Zwarte smartphone merk HONOR (Matrix 108MP Camera)</t>
   </si>
   <si>
     <t>Kerk Kortemark</t>
   </si>
   <si>
     <t>Multimedia</t>
   </si>
   <si>
     <t>Volgnr</t>
   </si>
   <si>
     <t>2 Kleine sleutels merk DX aan kleine sleutelring</t>
   </si>
   <si>
     <t>Kleercontainer Sporthal Kortemark</t>
   </si>
   <si>
     <t>Blauw Jeansjasje</t>
   </si>
   <si>
     <t>CC De Beuk (Mantelzorgfeest)</t>
+  </si>
+  <si>
+    <t>Donkergroene schoudertas merk Max Ranger</t>
+  </si>
+  <si>
+    <t>Halsketting met parel</t>
+  </si>
+  <si>
+    <t>Parking De Roende</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -281,72 +269,66 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="14" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -645,532 +627,488 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A00E6F5D-83A2-483D-B02E-9AE99718F320}">
-  <dimension ref="A1:G27"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" customWidth="1"/>
     <col min="7" max="7" width="32" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="27.75" x14ac:dyDescent="0.4">
-      <c r="A1" s="10" t="s">
+      <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="11"/>
-[...4 lines deleted...]
-      <c r="G1" s="9"/>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="6"/>
     </row>
     <row r="2" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      <c r="A3" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="4">
+        <v>15</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D3" s="4" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
+      <c r="E3" s="3">
+        <v>46133</v>
+      </c>
       <c r="F3" s="3">
-        <v>46223</v>
+        <v>46316</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>46225</v>
+        <v>16</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="3">
+        <v>46135</v>
+      </c>
+      <c r="F4" s="3">
+        <v>46318</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" s="4">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E5" s="3">
-        <v>46055</v>
+        <v>46136</v>
       </c>
       <c r="F5" s="3">
-        <v>46236</v>
+        <v>46319</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="4">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E6" s="3">
-        <v>46133</v>
+        <v>46136</v>
       </c>
       <c r="F6" s="3">
-        <v>46316</v>
+        <v>46319</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="4">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E7" s="3">
-        <v>46135</v>
+        <v>46136</v>
       </c>
       <c r="F7" s="3">
-        <v>46318</v>
+        <v>46319</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="4">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E8" s="3">
-        <v>46319</v>
+        <v>46136</v>
       </c>
       <c r="F8" s="3">
         <v>46319</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="4">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E9" s="3">
-        <v>46319</v>
+        <v>46136</v>
       </c>
       <c r="F9" s="3">
         <v>46319</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="4">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E10" s="3">
-        <v>46319</v>
+        <v>46136</v>
       </c>
       <c r="F10" s="3">
         <v>46319</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="4">
+        <v>24</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" s="3">
-        <v>46319</v>
+        <v>46136</v>
       </c>
       <c r="F11" s="3">
         <v>46319</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="4">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E12" s="3">
-        <v>46319</v>
+        <v>46136</v>
       </c>
       <c r="F12" s="3">
         <v>46319</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="4">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E13" s="3">
-        <v>46319</v>
+        <v>46144</v>
       </c>
       <c r="F13" s="3">
-        <v>46319</v>
+        <v>46328</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="4">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="E14" s="3">
-        <v>46319</v>
+        <v>46145</v>
       </c>
       <c r="F14" s="3">
-        <v>46319</v>
+        <v>46329</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" s="4">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E15" s="3">
-        <v>46319</v>
+        <v>46174</v>
       </c>
       <c r="F15" s="3">
-        <v>46319</v>
-      </c>
+        <v>46357</v>
+      </c>
+      <c r="G15" s="5"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="4">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="E16" s="3">
-        <v>46144</v>
+        <v>46174</v>
       </c>
       <c r="F16" s="3">
-        <v>46328</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+        <v>46357</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="4">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B17" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E17" s="3">
+        <v>46183</v>
+      </c>
+      <c r="F17" s="3">
+        <v>46366</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="4">
+        <v>30</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="3">
+        <v>46199</v>
+      </c>
+      <c r="F18" s="3">
+        <v>46382</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="4">
+        <v>31</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E19" s="3">
+        <v>46203</v>
+      </c>
+      <c r="F19" s="3">
+        <v>46386</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="4">
         <v>33</v>
-      </c>
-[...56 lines deleted...]
-        <v>29</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E20" s="3">
-        <v>46183</v>
+        <v>46239</v>
       </c>
       <c r="F20" s="3">
-        <v>46366</v>
-[...68 lines deleted...]
-      <c r="F27" s="8"/>
+        <v>46423</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:F20">
     <sortCondition ref="F3:F20"/>
+    <sortCondition ref="A3:A20"/>
     <sortCondition ref="D3:D20"/>
-    <sortCondition ref="A3:A20"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>