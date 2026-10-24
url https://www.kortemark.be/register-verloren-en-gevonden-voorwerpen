--- v3 (2026-08-23)
+++ v4 (2026-10-24)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Publiek OCMW\Onthaal\1. Onthaalwerking (draaiboeken)\Register verloren voorwerpen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E424C995-3A90-4761-B4E5-8819A1CFE447}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{485908D3-D9DC-45D8-B738-DAF6327CDFC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3510" yWindow="3510" windowWidth="21600" windowHeight="12645" xr2:uid="{FBF6F193-05D2-4C9D-954F-32713544624D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FBF6F193-05D2-4C9D-954F-32713544624D}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="44">
   <si>
     <t>Verloren voorwerpen Kortemark</t>
   </si>
   <si>
     <t>Beschrijving</t>
   </si>
   <si>
     <t>Locatie</t>
   </si>
   <si>
     <t>Categorie</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>GSM</t>
   </si>
   <si>
     <t>Allerlei</t>
   </si>
   <si>
     <t>Sleutels</t>
   </si>
   <si>
@@ -162,50 +162,56 @@
     <t>Multimedia</t>
   </si>
   <si>
     <t>Volgnr</t>
   </si>
   <si>
     <t>2 Kleine sleutels merk DX aan kleine sleutelring</t>
   </si>
   <si>
     <t>Kleercontainer Sporthal Kortemark</t>
   </si>
   <si>
     <t>Blauw Jeansjasje</t>
   </si>
   <si>
     <t>CC De Beuk (Mantelzorgfeest)</t>
   </si>
   <si>
     <t>Donkergroene schoudertas merk Max Ranger</t>
   </si>
   <si>
     <t>Halsketting met parel</t>
   </si>
   <si>
     <t>Parking De Roende</t>
+  </si>
+  <si>
+    <t>De Stoasje</t>
+  </si>
+  <si>
+    <t>Bril met zwarte montuur (zonder merk)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
@@ -1037,56 +1043,68 @@
       <c r="F19" s="3">
         <v>46386</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="4">
         <v>33</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="3">
         <v>46239</v>
       </c>
       <c r="F20" s="3">
         <v>46423</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="5"/>
-[...4 lines deleted...]
-      <c r="F21" s="5"/>
+      <c r="A21" s="4">
+        <v>34</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="3">
+        <v>46254</v>
+      </c>
+      <c r="F21" s="3">
+        <v>46438</v>
+      </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:F20">
     <sortCondition ref="F3:F20"/>
     <sortCondition ref="A3:A20"/>
     <sortCondition ref="D3:D20"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>