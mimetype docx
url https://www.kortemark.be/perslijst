--- v0 (2026-05-10)
+++ v1 (2026-09-26)
@@ -17,70 +17,90 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4664"/>
         <w:gridCol w:w="4665"/>
         <w:gridCol w:w="4665"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF6895" w:rsidRPr="00B64B14" w14:paraId="0EDB6086" w14:textId="77777777" w:rsidTr="00B64B14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13994" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1B92CB" w14:textId="26029F47" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895" w:rsidP="00B64B14">
+          <w:p w14:paraId="7A1B92CB" w14:textId="2BFCAFC8" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895" w:rsidP="00B64B14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Perslijst Gemeente Kortemark – Mei 2026</w:t>
+              <w:t xml:space="preserve">Perslijst Gemeente Kortemark – </w:t>
+            </w:r>
+            <w:r w:rsidR="0000707D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64B14">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="297013C2" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1112A204" w14:textId="581EDEAD" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -179,50 +199,126 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF53B45" w14:textId="4BAF930C" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidRPr="00B64B14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>tim.vansteelandt@kw.be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="0000707D" w14:paraId="3E2DAFCA" w14:textId="77777777" w:rsidTr="00FF6895">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4664" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="123299B5" w14:textId="4E7814DE" w:rsidR="0000707D" w:rsidRPr="00B64B14" w:rsidRDefault="0000707D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>KW – Gemeente Kortemark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3F812E" w14:textId="51C60364" w:rsidR="0000707D" w:rsidRPr="00B64B14" w:rsidRDefault="0000707D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Emma Vanneste</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="314BA60B" w14:textId="4F290AB1" w:rsidR="0000707D" w:rsidRPr="0000707D" w:rsidRDefault="0000707D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidRPr="0000707D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:t>emma.vanneste@kw.be</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0000707D">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="5065B0CC" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="761058E5" w14:textId="1DC50F73" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Persfotograaf</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -235,51 +331,51 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Gino Coghe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A6218FE" w14:textId="11DD01C0" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId6" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00B64B14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>info@fotocoghe.be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="44CC37B2" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="683C6ADB" w14:textId="01CF431D" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -304,51 +400,51 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Kurt Desplenter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F2475E8" w14:textId="3148683E" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00B64B14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>kurt@fotokurt.be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="44F32109" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69818F83" w14:textId="5AAD6649" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -382,51 +478,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Gudrun</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Steen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ACDD1B6" w14:textId="249DB9F8" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00B64B14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>gudrunsteen@telenet.be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="573C8A3F" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B2E85D4" w14:textId="72215E45" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -451,51 +547,51 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Daron Mertens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00EB2023" w14:textId="2549BDD0" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00B64B14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>daron.mertens@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="6FDB2913" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69D5BB0C" w14:textId="35BE825A" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -520,51 +616,51 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Thijs Pattyn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ADA32CA" w14:textId="11D234CD" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00B64B14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>thijs_pattyn@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="7B2EA463" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D6E72D7" w14:textId="78F53A81" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -589,51 +685,51 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ann Sap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4894452D" w14:textId="1C92CB85" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00B64B14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>ann.sap1@proximus.be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="60C823A6" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25517D2C" w14:textId="531F85B1" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -658,51 +754,51 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Roland Maddens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0855DB3B" w14:textId="713C71EA" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00B64B14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>roland.maddens@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="279303E8" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43A4D81B" w14:textId="019BD5E8" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -727,51 +823,51 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vincent Vanhoorne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C76E097" w14:textId="372A3BB5" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00B64B14">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00E132AF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>vincent.vanhoorne@telenet.be</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="34E0B86F" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70687D3D" w14:textId="66CCC5B5" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
@@ -796,51 +892,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7399784E" w14:textId="77777777" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61A93EF2" w14:textId="608C7C5C" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00B64B14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>redactiewestvlaanderen@radio2.be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="1D074462" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6949F91E" w14:textId="5841701A" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -865,51 +961,51 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Jelle Houwen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18129C6A" w14:textId="39875D71" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00B64B14">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00E132AF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>jelle.houwen@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="490E6CEC" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7533DAFA" w14:textId="00598A4A" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
@@ -934,51 +1030,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61648E92" w14:textId="77777777" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69BE6AA7" w14:textId="231A2841" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00B64B14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>redactie@focus-wtv.be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="54E4FB3F" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28F4A4C2" w14:textId="4FED9E69" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -1003,51 +1099,51 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Serge Jansen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="521A4564" w14:textId="363D857F" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00B64B14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>serge@westnieuws.be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="08359812" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A80868D" w14:textId="4615F21B" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -1072,211 +1168,218 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mario Dewilde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F6386C2" w14:textId="17A5845D" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00B64B14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>mariodewilde@skynet.be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="4686B0C7" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DEB6E26" w14:textId="3EF96D35" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Persagentschap Belga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BED59B4" w14:textId="20004559" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
-[...27 lines deleted...]
-              <w:r w:rsidRPr="00B64B14">
+          <w:p w14:paraId="6BED59B4" w14:textId="197B0A88" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FC134E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sandro Delaere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B974D8C" w14:textId="0204C0C8" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FC134E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00BE112C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
-                <w:t>redactie@janverbeke.be</w:t>
+                <w:t>sandro.delaere@hotmail.be</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6895" w14:paraId="517E8213" w14:textId="77777777" w:rsidTr="00FF6895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B5AC8C1" w14:textId="004A7DCA" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64B14">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Handelsgids.be</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04D44B44" w14:textId="77777777" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F581730" w14:textId="68203E4E" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
-[...7 lines deleted...]
-              <w:r w:rsidRPr="00B64B14">
+          <w:p w14:paraId="5F581730" w14:textId="35CF317A" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FC134E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00BE112C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>pers@handelsgids.be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03D6D5C3" w14:textId="77777777" w:rsidR="009B2372" w:rsidRDefault="009B2372"/>
     <w:p w14:paraId="53DD3F04" w14:textId="209EE8DF" w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidRDefault="00FF6895">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B64B14">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Wil je als persmedewerker of nieuwsmedium graag zelf ook toegevoegd worden aan deze lijst? Of wil je daarentegen niet meer langer op deze perslijst voorkomen? Laat het weten via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00B64B14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>communicatie@kortemark.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B64B14">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FF6895" w:rsidRPr="00B64B14" w:rsidSect="00FF6895">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -1301,54 +1404,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF6895"/>
+    <w:rsid w:val="0000707D"/>
+    <w:rsid w:val="003F3F47"/>
     <w:rsid w:val="003F7BBB"/>
+    <w:rsid w:val="00810DEE"/>
     <w:rsid w:val="009B2372"/>
     <w:rsid w:val="00B06659"/>
     <w:rsid w:val="00B64B14"/>
+    <w:rsid w:val="00FC134E"/>
     <w:rsid w:val="00FF6895"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2306,51 +2413,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF6895"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gudrunsteen@telenet.be" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.vanhoorne@telenet.be" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariodewilde@skynet.be" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:communicatie@kortemark.be" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurt@fotokurt.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roland.maddens@outlook.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:serge@westnieuws.be" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:redactie@focus-wtv.be" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pers@handelsgids.be" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@fotocoghe.be" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ann.sap1@proximus.be" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tim.vansteelandt@kw.be" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jelle.houwen@outlook.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thijs_pattyn@hotmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:redactie@janverbeke.be" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeffrey.dael@telenet.be" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daron.mertens@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:redactiewestvlaanderen@radio2.be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurt@fotokurt.be" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roland.maddens@outlook.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:serge@westnieuws.be" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pers@handelsgids.be" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@fotocoghe.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ann.sap1@proximus.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:redactie@focus-wtv.be" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jelle.houwen@outlook.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandro.delaere@hotmail.be" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emma.vanneste@kw.be" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thijs_pattyn@hotmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tim.vansteelandt@kw.be" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:redactiewestvlaanderen@radio2.be" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daron.mertens@hotmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariodewilde@skynet.be" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeffrey.dael@telenet.be" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gudrunsteen@telenet.be" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.vanhoorne@telenet.be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:communicatie@kortemark.be" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2609,69 +2716,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>306</Words>
-  <Characters>1688</Characters>
+  <Words>327</Words>
+  <Characters>1802</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1991</CharactersWithSpaces>
+  <CharactersWithSpaces>2125</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frederik Jaques</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>