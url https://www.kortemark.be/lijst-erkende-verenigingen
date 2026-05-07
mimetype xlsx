--- v0 (2026-02-06)
+++ v1 (2026-05-07)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Vrije tijd\Vrijetijdsloket\Erkenning Kortemarkse verenigingen\Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62135C49-8557-431F-B837-8518434F7B72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9B93969D-5BFE-4682-83E0-FD641A77815C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32055" yWindow="3660" windowWidth="21600" windowHeight="11295" xr2:uid="{47390F3A-DD33-4AC0-9677-7D37D897D198}"/>
+    <workbookView xWindow="29925" yWindow="-615" windowWidth="21600" windowHeight="12645" xr2:uid="{47390F3A-DD33-4AC0-9677-7D37D897D198}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$I$1:$I$983576</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3170" uniqueCount="1510">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3169" uniqueCount="1510">
   <si>
     <t>Vereniging</t>
   </si>
   <si>
     <t xml:space="preserve">11 11 11 Groot Kortemark  </t>
   </si>
   <si>
     <t>Glorieux Piet</t>
   </si>
   <si>
     <t>Voorzitter</t>
   </si>
   <si>
     <t>Pastoor Blanckestraat 0008 0201</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>Kortemark</t>
   </si>
   <si>
     <t>piet.glorieux@gmail.com</t>
   </si>
   <si>
@@ -1177,53 +1177,50 @@
   <si>
     <t>0478 40 24 13</t>
   </si>
   <si>
     <t xml:space="preserve">De Waakvlam  </t>
   </si>
   <si>
     <t>Mommerency Franky</t>
   </si>
   <si>
     <t>voorzitter</t>
   </si>
   <si>
     <t>Nieuwstraat 0030 0302</t>
   </si>
   <si>
     <t>frankymommerency@hotmail.be</t>
   </si>
   <si>
     <t>0476 21 14 02</t>
   </si>
   <si>
     <t>Kimpe Paul</t>
   </si>
   <si>
-    <t xml:space="preserve">Lichterveldestraat 0081 </t>
-[...1 lines deleted...]
-  <si>
     <t>paulkimpe@skynet.be</t>
   </si>
   <si>
     <t>0486 39 82 91</t>
   </si>
   <si>
     <t xml:space="preserve">Dorpsraad Kortemark  </t>
   </si>
   <si>
     <t>Lepoutre Roger</t>
   </si>
   <si>
     <t>Jerome Debouttestraat 0003 1</t>
   </si>
   <si>
     <t>roger.lepoutre1@telenet.be</t>
   </si>
   <si>
     <t>0485 06 88 33</t>
   </si>
   <si>
     <t xml:space="preserve">Dorpsraad Zarren  </t>
   </si>
   <si>
     <t>Van Acker Bertrand</t>
@@ -4565,50 +4562,53 @@
     <t>Wijkvereniging</t>
   </si>
   <si>
     <t>0473 24 88 81</t>
   </si>
   <si>
     <t>wenst geen gegevens te publiceren</t>
   </si>
   <si>
     <t>Vercooren Milan</t>
   </si>
   <si>
     <t>Kasteelstraat 67</t>
   </si>
   <si>
     <t>Gent</t>
   </si>
   <si>
     <t>milanvercooren@gmail.com</t>
   </si>
   <si>
     <t>0479 75 81 78</t>
   </si>
   <si>
     <t>lowie.bolle@hotmail.com</t>
+  </si>
+  <si>
+    <t>Nieuwstraat 32 bus 2/01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
@@ -4679,55 +4679,55 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
@@ -5030,674 +5030,674 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lowie.bolle@hotmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanvercooren@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{376DC484-BE37-498E-A9E2-E21AB4149142}">
   <dimension ref="A1:I358"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B199" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G211" sqref="G211"/>
+    <sheetView tabSelected="1" topLeftCell="B256" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="C268" sqref="C268"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="59.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="32.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="21.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B1" s="7" t="s">
         <v>1480</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="C1" s="7" t="s">
         <v>1481</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="D1" s="7" t="s">
         <v>1482</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="E1" s="7" t="s">
         <v>1483</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="F1" s="7" t="s">
         <v>1484</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="G1" s="7" t="s">
         <v>1485</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="H1" s="7" t="s">
         <v>1486</v>
       </c>
-      <c r="H1" s="7" t="s">
+      <c r="I1" s="7" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>53</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>58</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="13" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>62</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="15" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>70</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="17" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>79</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>80</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="18" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>85</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>87</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>88</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="19" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>89</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>90</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>91</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>92</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="20" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>94</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>96</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>97</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="21" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>99</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>100</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>103</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="22" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>105</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>107</v>
       </c>
       <c r="H22" s="3" t="s">
@@ -5740,834 +5740,834 @@
       <c r="A24" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>114</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>116</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>117</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="25" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>118</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>119</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>120</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="26" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>124</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>79</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>125</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="27" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>128</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>129</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>130</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="28" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>132</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>133</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>134</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="29" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>131</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>137</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>138</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>139</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="30" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>141</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>142</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>144</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="31" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>145</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>147</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>149</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>150</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="32" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>151</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>152</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>153</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>154</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>155</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>156</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>157</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="33" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>151</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>159</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>160</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>161</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="34" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>164</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>165</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>166</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="35" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>169</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>170</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>171</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>172</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="36" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>173</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>174</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>177</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>178</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="37" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>173</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>179</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>180</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>181</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="38" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>183</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>184</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>185</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>186</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>187</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="39" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>183</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>190</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>191</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="40" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>192</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>194</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>195</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>196</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="41" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
         <v>192</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>198</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>199</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>200</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="42" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>202</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>203</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>204</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>205</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="43" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>206</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>207</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>208</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="44" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>210</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>212</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>214</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="45" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>210</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>215</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>216</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>217</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>218</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="46" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
         <v>219</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>221</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>222</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>223</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="47" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
         <v>219</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>225</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>226</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>227</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="48" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>228</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>230</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>231</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>232</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="49" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
         <v>228</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>233</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>234</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>235</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>236</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="50" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
         <v>237</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>238</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>239</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>240</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>241</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="51" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
         <v>237</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>242</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>243</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>244</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>245</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="52" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
         <v>246</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>247</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>248</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>249</v>
       </c>
       <c r="H52" s="3" t="s">
@@ -6610,486 +6610,486 @@
       <c r="A54" s="2" t="s">
         <v>255</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>257</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>258</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>259</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="55" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
         <v>255</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>260</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>261</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>262</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>263</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="56" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>264</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>265</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>266</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>267</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>268</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="57" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>264</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>269</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>270</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>271</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="58" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
         <v>273</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>274</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>275</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>276</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>277</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>278</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>279</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="59" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>273</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>281</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>282</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>283</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="60" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
         <v>284</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>285</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>286</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>287</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>288</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="61" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>284</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>289</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>290</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>291</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>292</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="62" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
         <v>293</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>294</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>295</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>296</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>297</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>298</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="63" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
         <v>293</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>299</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>300</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>301</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>302</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>303</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>304</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="64" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
         <v>305</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>306</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>307</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>308</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>309</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="65" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
         <v>305</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>310</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>311</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>312</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>313</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="66" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
         <v>314</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>315</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>316</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>317</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>318</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="67" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>314</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>319</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>320</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>321</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>322</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="68" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
         <v>323</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>324</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>325</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>326</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>327</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>328</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>329</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="69" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
         <v>323</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>330</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>331</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>332</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>333</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="70" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="2" t="s">
         <v>334</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>335</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>336</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>337</v>
       </c>
       <c r="H70" s="3" t="s">
@@ -7132,8243 +7132,8243 @@
       <c r="A72" s="2" t="s">
         <v>343</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>344</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>345</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>346</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>347</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="73" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="2" t="s">
         <v>343</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>348</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>349</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>350</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>351</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="74" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="2" t="s">
         <v>352</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>353</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>354</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>355</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>356</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="75" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="2" t="s">
         <v>352</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>357</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>358</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>359</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>360</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="76" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="B76" s="8" t="s">
-[...8 lines deleted...]
-      <c r="I76" s="8"/>
+      <c r="B76" s="9" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C76" s="9"/>
+      <c r="D76" s="9"/>
+      <c r="E76" s="9"/>
+      <c r="F76" s="9"/>
+      <c r="G76" s="9"/>
+      <c r="H76" s="9"/>
+      <c r="I76" s="9"/>
     </row>
     <row r="77" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
         <v>362</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>363</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>364</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>365</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>366</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="78" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
         <v>362</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>367</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>368</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>369</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>370</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>371</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>372</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="79" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
         <v>373</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>375</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>374</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>376</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>377</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>378</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
         <v>373</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>379</v>
       </c>
       <c r="D80" s="3" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G80" s="3" t="s">
         <v>380</v>
       </c>
-      <c r="E80" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G80" s="3" t="s">
+      <c r="H80" s="3" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C81" s="3" t="s">
         <v>383</v>
       </c>
-      <c r="B81" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C81" s="3" t="s">
+      <c r="D81" s="3" t="s">
         <v>384</v>
       </c>
-      <c r="D81" s="3" t="s">
+      <c r="E81" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G81" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="E81" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G81" s="3" t="s">
+      <c r="H81" s="3" t="s">
         <v>386</v>
       </c>
-      <c r="H81" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I81" s="3" t="s">
-        <v>1492</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="82" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="2" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>184</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>185</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>186</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>187</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>1492</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="83" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="2" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>375</v>
       </c>
       <c r="C83" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D83" s="3" t="s">
         <v>389</v>
       </c>
-      <c r="D83" s="3" t="s">
+      <c r="E83" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G83" s="3" t="s">
         <v>390</v>
       </c>
-      <c r="E83" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G83" s="3" t="s">
+      <c r="H83" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="H83" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I83" s="3" t="s">
-        <v>1492</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="84" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="2" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C84" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="D84" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="D84" s="3" t="s">
+      <c r="E84" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G84" s="3" t="s">
         <v>394</v>
       </c>
-      <c r="E84" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G84" s="3" t="s">
+      <c r="H84" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="H84" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I84" s="3" t="s">
-        <v>1492</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="85" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C85" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="B85" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="3" t="s">
+      <c r="D85" s="3" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G85" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="H85" s="3" t="s">
         <v>400</v>
       </c>
-      <c r="H85" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I85" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="86" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="2" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C86" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="D86" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="D86" s="3" t="s">
+      <c r="E86" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G86" s="3" t="s">
         <v>403</v>
       </c>
-      <c r="E86" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G86" s="3" t="s">
+      <c r="H86" s="3" t="s">
         <v>404</v>
       </c>
-      <c r="H86" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I86" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="87" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C87" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="B87" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C87" s="3" t="s">
+      <c r="D87" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="D87" s="3" t="s">
+      <c r="E87" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G87" s="3" t="s">
         <v>408</v>
       </c>
-      <c r="E87" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G87" s="3" t="s">
+      <c r="H87" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="H87" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I87" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="88" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="2" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C88" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="D88" s="3" t="s">
         <v>411</v>
       </c>
-      <c r="D88" s="3" t="s">
+      <c r="E88" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G88" s="3" t="s">
         <v>412</v>
       </c>
-      <c r="E88" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G88" s="3" t="s">
+      <c r="H88" s="3" t="s">
         <v>413</v>
       </c>
-      <c r="H88" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I88" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="89" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="2" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>310</v>
       </c>
       <c r="D89" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G89" s="3" t="s">
         <v>416</v>
       </c>
-      <c r="E89" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G89" s="3" t="s">
+      <c r="H89" s="3" t="s">
         <v>417</v>
       </c>
-      <c r="H89" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I89" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="90" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="2" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C90" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="D90" s="3" t="s">
         <v>419</v>
       </c>
-      <c r="D90" s="3" t="s">
+      <c r="E90" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G90" s="3" t="s">
         <v>420</v>
       </c>
-      <c r="E90" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G90" s="3" t="s">
+      <c r="H90" s="3" t="s">
         <v>421</v>
       </c>
-      <c r="H90" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I90" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="91" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="5" t="s">
-        <v>423</v>
-[...10 lines deleted...]
-      <c r="I91" s="8"/>
+        <v>422</v>
+      </c>
+      <c r="B91" s="9" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C91" s="9"/>
+      <c r="D91" s="9"/>
+      <c r="E91" s="9"/>
+      <c r="F91" s="9"/>
+      <c r="G91" s="9"/>
+      <c r="H91" s="9"/>
+      <c r="I91" s="9"/>
     </row>
     <row r="92" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="5" t="s">
-        <v>424</v>
-[...10 lines deleted...]
-      <c r="I92" s="8"/>
+        <v>423</v>
+      </c>
+      <c r="B92" s="9" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C92" s="9"/>
+      <c r="D92" s="9"/>
+      <c r="E92" s="9"/>
+      <c r="F92" s="9"/>
+      <c r="G92" s="9"/>
+      <c r="H92" s="9"/>
+      <c r="I92" s="9"/>
     </row>
     <row r="93" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="2" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="D93" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="D93" s="3" t="s">
+      <c r="E93" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G93" s="3" t="s">
         <v>394</v>
       </c>
-      <c r="E93" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G93" s="3" t="s">
+      <c r="H93" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="H93" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I93" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="94" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C94" s="3" t="s">
         <v>426</v>
       </c>
-      <c r="B94" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C94" s="3" t="s">
+      <c r="D94" s="3" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>296</v>
       </c>
       <c r="G94" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="H94" s="3" t="s">
         <v>429</v>
       </c>
-      <c r="H94" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I94" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="95" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C95" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="B95" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="3" t="s">
+      <c r="D95" s="3" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G95" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="H95" s="3" t="s">
         <v>434</v>
       </c>
-      <c r="H95" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I95" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="96" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="2" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C96" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D96" s="3" t="s">
         <v>436</v>
       </c>
-      <c r="D96" s="3" t="s">
+      <c r="E96" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G96" s="3" t="s">
         <v>437</v>
       </c>
-      <c r="E96" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G96" s="3" t="s">
+      <c r="H96" s="3" t="s">
         <v>438</v>
       </c>
-      <c r="H96" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I96" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="97" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C97" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="B97" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="3" t="s">
+      <c r="D97" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="D97" s="3" t="s">
+      <c r="E97" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G97" s="3" t="s">
         <v>442</v>
       </c>
-      <c r="E97" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G97" s="3" t="s">
+      <c r="H97" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="H97" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I97" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="98" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="2" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="D98" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="D98" s="3" t="s">
+      <c r="E98" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G98" s="3" t="s">
         <v>446</v>
       </c>
-      <c r="E98" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H98" s="3" t="s">
-        <v>1502</v>
+        <v>1501</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="99" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C99" s="3" t="s">
         <v>448</v>
       </c>
-      <c r="B99" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="3" t="s">
+      <c r="D99" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="D99" s="3" t="s">
+      <c r="E99" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G99" s="3" t="s">
         <v>450</v>
       </c>
-      <c r="E99" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G99" s="3" t="s">
+      <c r="H99" s="3" t="s">
         <v>451</v>
       </c>
-      <c r="H99" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I99" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="100" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="2" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C100" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="D100" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="D100" s="3" t="s">
+      <c r="E100" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G100" s="3" t="s">
         <v>454</v>
       </c>
-      <c r="E100" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G100" s="3" t="s">
+      <c r="H100" s="3" t="s">
         <v>455</v>
       </c>
-      <c r="H100" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I100" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="101" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A101" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C101" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="B101" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="3" t="s">
+      <c r="D101" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="D101" s="3" t="s">
+      <c r="E101" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G101" s="3" t="s">
         <v>459</v>
       </c>
-      <c r="E101" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G101" s="3" t="s">
+      <c r="H101" s="3" t="s">
         <v>460</v>
       </c>
-      <c r="H101" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I101" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="102" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="D102" s="3" t="s">
         <v>462</v>
       </c>
-      <c r="D102" s="3" t="s">
+      <c r="E102" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G102" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="E102" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G102" s="3" t="s">
+      <c r="H102" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="H102" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I102" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="103" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C103" s="3" t="s">
         <v>466</v>
       </c>
-      <c r="B103" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="3" t="s">
+      <c r="D103" s="3" t="s">
         <v>467</v>
       </c>
-      <c r="D103" s="3" t="s">
+      <c r="E103" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G103" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="E103" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G103" s="3" t="s">
+      <c r="H103" s="3" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="2" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C104" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="D104" s="3" t="s">
         <v>471</v>
       </c>
-      <c r="D104" s="3" t="s">
+      <c r="E104" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G104" s="3" t="s">
         <v>472</v>
       </c>
-      <c r="E104" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G104" s="3" t="s">
+      <c r="H104" s="3" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C105" s="3" t="s">
         <v>475</v>
       </c>
-      <c r="B105" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="3" t="s">
+      <c r="D105" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="D105" s="3" t="s">
+      <c r="E105" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G105" s="3" t="s">
         <v>477</v>
       </c>
-      <c r="E105" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G105" s="3" t="s">
+      <c r="H105" s="3" t="s">
         <v>478</v>
       </c>
-      <c r="H105" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I105" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="106" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>207</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G106" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="H106" s="3" t="s">
         <v>481</v>
       </c>
-      <c r="H106" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I106" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="107" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C107" s="3" t="s">
         <v>483</v>
       </c>
-      <c r="B107" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="3" t="s">
+      <c r="D107" s="3" t="s">
         <v>484</v>
       </c>
-      <c r="D107" s="3" t="s">
+      <c r="E107" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G107" s="3" t="s">
         <v>485</v>
       </c>
-      <c r="E107" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G107" s="3" t="s">
+      <c r="H107" s="3" t="s">
         <v>486</v>
       </c>
-      <c r="H107" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I107" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="108" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="2" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C108" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="D108" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="D108" s="3" t="s">
+      <c r="E108" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G108" s="3" t="s">
         <v>489</v>
       </c>
-      <c r="E108" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G108" s="3" t="s">
+      <c r="H108" s="3" t="s">
         <v>490</v>
       </c>
-      <c r="H108" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I108" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="109" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C109" s="3" t="s">
         <v>492</v>
       </c>
-      <c r="B109" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="3" t="s">
+      <c r="D109" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="D109" s="3" t="s">
+      <c r="E109" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G109" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="E109" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G109" s="3" t="s">
+      <c r="H109" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="H109" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I109" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="110" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="2" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D110" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="D110" s="3" t="s">
+      <c r="E110" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G110" s="3" t="s">
         <v>498</v>
       </c>
-      <c r="E110" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G110" s="3" t="s">
+      <c r="H110" s="3" t="s">
         <v>499</v>
       </c>
-      <c r="H110" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I110" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="111" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C111" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="B111" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="3" t="s">
+      <c r="D111" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="D111" s="3" t="s">
+      <c r="E111" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G111" s="3" t="s">
         <v>503</v>
       </c>
-      <c r="E111" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G111" s="3" t="s">
+      <c r="H111" s="3" t="s">
         <v>504</v>
       </c>
-      <c r="H111" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I111" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="112" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="2" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C112" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="D112" s="3" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>296</v>
       </c>
       <c r="G112" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="H112" s="3" t="s">
         <v>508</v>
       </c>
-      <c r="H112" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I112" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="113" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C113" s="3" t="s">
         <v>510</v>
       </c>
-      <c r="B113" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="3" t="s">
+      <c r="D113" s="3" t="s">
         <v>511</v>
       </c>
-      <c r="D113" s="3" t="s">
+      <c r="E113" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G113" s="3" t="s">
         <v>512</v>
       </c>
-      <c r="E113" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G113" s="3" t="s">
+      <c r="H113" s="3" t="s">
         <v>513</v>
       </c>
-      <c r="H113" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I113" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="114" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="2" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C114" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="D114" s="3" t="s">
         <v>515</v>
       </c>
-      <c r="D114" s="3" t="s">
+      <c r="E114" s="3" t="s">
         <v>516</v>
       </c>
-      <c r="E114" s="3" t="s">
+      <c r="F114" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="F114" s="3" t="s">
+      <c r="G114" s="3" t="s">
         <v>518</v>
       </c>
-      <c r="G114" s="3" t="s">
+      <c r="H114" s="3" t="s">
         <v>519</v>
       </c>
-      <c r="H114" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I114" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="115" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C115" s="3" t="s">
         <v>521</v>
       </c>
-      <c r="B115" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="3" t="s">
+      <c r="D115" s="3" t="s">
         <v>522</v>
       </c>
-      <c r="D115" s="3" t="s">
+      <c r="E115" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G115" s="3" t="s">
         <v>523</v>
       </c>
-      <c r="E115" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G115" s="3" t="s">
+      <c r="H115" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="H115" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I115" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="116" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C116" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="D116" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="D116" s="3" t="s">
+      <c r="E116" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G116" s="3" t="s">
         <v>527</v>
       </c>
-      <c r="E116" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G116" s="3" t="s">
+      <c r="H116" s="3" t="s">
         <v>528</v>
       </c>
-      <c r="H116" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I116" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="117" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C117" s="3" t="s">
         <v>530</v>
       </c>
-      <c r="B117" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="3" t="s">
+      <c r="D117" s="3" t="s">
         <v>531</v>
       </c>
-      <c r="D117" s="3" t="s">
+      <c r="E117" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G117" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="E117" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G117" s="3" t="s">
+      <c r="H117" s="3" t="s">
         <v>533</v>
       </c>
-      <c r="H117" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I117" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="118" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="2" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="D118" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G118" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="E118" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G118" s="3" t="s">
+      <c r="H118" s="3" t="s">
         <v>533</v>
       </c>
-      <c r="H118" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I118" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="119" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C119" s="3" t="s">
         <v>536</v>
       </c>
-      <c r="B119" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="3" t="s">
+      <c r="D119" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="D119" s="3" t="s">
+      <c r="E119" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G119" s="3" t="s">
         <v>538</v>
       </c>
-      <c r="E119" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G119" s="3" t="s">
+      <c r="H119" s="3" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="2" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C120" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="D120" s="3" t="s">
         <v>541</v>
       </c>
-      <c r="D120" s="3" t="s">
+      <c r="E120" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G120" s="3" t="s">
         <v>542</v>
       </c>
-      <c r="E120" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G120" s="3" t="s">
+      <c r="H120" s="3" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C121" s="3" t="s">
         <v>545</v>
       </c>
-      <c r="B121" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="3" t="s">
+      <c r="D121" s="3" t="s">
         <v>546</v>
       </c>
-      <c r="D121" s="3" t="s">
+      <c r="E121" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G121" s="3" t="s">
         <v>547</v>
       </c>
-      <c r="E121" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G121" s="3" t="s">
+      <c r="H121" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="H121" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I121" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="122" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="2" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C122" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D122" s="3" t="s">
         <v>550</v>
       </c>
-      <c r="D122" s="3" t="s">
+      <c r="E122" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G122" s="3" t="s">
         <v>551</v>
       </c>
-      <c r="E122" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G122" s="3" t="s">
+      <c r="H122" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="H122" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I122" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="123" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C123" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="B123" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="3" t="s">
+      <c r="D123" s="3" t="s">
         <v>555</v>
       </c>
-      <c r="D123" s="3" t="s">
+      <c r="E123" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G123" s="3" t="s">
         <v>556</v>
       </c>
-      <c r="E123" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G123" s="3" t="s">
+      <c r="H123" s="3" t="s">
         <v>557</v>
       </c>
-      <c r="H123" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I123" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="124" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="2" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C124" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="D124" s="3" t="s">
         <v>559</v>
       </c>
-      <c r="D124" s="3" t="s">
+      <c r="E124" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G124" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="E124" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G124" s="3" t="s">
+      <c r="H124" s="3" t="s">
         <v>561</v>
       </c>
-      <c r="H124" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I124" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="125" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C125" s="3" t="s">
         <v>563</v>
       </c>
-      <c r="B125" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="3" t="s">
+      <c r="D125" s="3" t="s">
         <v>564</v>
       </c>
-      <c r="D125" s="3" t="s">
+      <c r="E125" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G125" s="3" t="s">
         <v>565</v>
       </c>
-      <c r="E125" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G125" s="3" t="s">
+      <c r="H125" s="3" t="s">
         <v>566</v>
       </c>
-      <c r="H125" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I125" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="126" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="2" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C126" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="D126" s="3" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="E126" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>79</v>
       </c>
       <c r="G126" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="H126" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="H126" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I126" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="127" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C127" s="3" t="s">
         <v>572</v>
       </c>
-      <c r="B127" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="3" t="s">
+      <c r="D127" s="3" t="s">
         <v>573</v>
       </c>
-      <c r="D127" s="3" t="s">
+      <c r="E127" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="E127" s="3" t="s">
+      <c r="F127" s="3" t="s">
         <v>575</v>
       </c>
-      <c r="F127" s="3" t="s">
+      <c r="G127" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="G127" s="3" t="s">
+      <c r="H127" s="3" t="s">
         <v>577</v>
       </c>
-      <c r="H127" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I127" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="128" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="2" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C128" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="D128" s="3" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="E128" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>79</v>
       </c>
       <c r="G128" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="H128" s="3" t="s">
         <v>581</v>
       </c>
-      <c r="H128" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I128" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="129" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C129" s="3" t="s">
         <v>583</v>
       </c>
-      <c r="B129" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C129" s="3" t="s">
+      <c r="D129" s="3" t="s">
         <v>584</v>
       </c>
-      <c r="D129" s="3" t="s">
+      <c r="E129" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G129" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="E129" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G129" s="3" t="s">
+      <c r="H129" s="3" t="s">
         <v>586</v>
       </c>
-      <c r="H129" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I129" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="130" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C130" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="D130" s="3" t="s">
         <v>588</v>
       </c>
-      <c r="D130" s="3" t="s">
+      <c r="E130" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G130" s="3" t="s">
         <v>589</v>
       </c>
-      <c r="E130" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G130" s="3" t="s">
+      <c r="H130" s="3" t="s">
         <v>590</v>
       </c>
-      <c r="H130" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I130" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="131" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C131" s="3" t="s">
         <v>592</v>
-      </c>
-[...4 lines deleted...]
-        <v>593</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>261</v>
       </c>
       <c r="E131" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G131" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="H131" s="3" t="s">
         <v>594</v>
       </c>
-      <c r="H131" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I131" s="3" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="132" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A132" s="2" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C132" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D132" s="3" t="s">
         <v>596</v>
       </c>
-      <c r="D132" s="3" t="s">
+      <c r="E132" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G132" s="3" t="s">
         <v>597</v>
       </c>
-      <c r="E132" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G132" s="3" t="s">
+      <c r="H132" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="H132" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I132" s="3" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="133" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="2" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>367</v>
       </c>
       <c r="D133" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G133" s="3" t="s">
         <v>601</v>
       </c>
-      <c r="E133" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G133" s="3" t="s">
+      <c r="H133" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="H133" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I133" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="134" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="2" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C134" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="D134" s="3" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="E134" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>296</v>
       </c>
       <c r="G134" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="H134" s="3" t="s">
         <v>606</v>
       </c>
-      <c r="H134" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I134" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="135" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C135" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="B135" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="3" t="s">
+      <c r="D135" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="D135" s="3" t="s">
+      <c r="E135" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G135" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="E135" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G135" s="3" t="s">
+      <c r="H135" s="3" t="s">
         <v>611</v>
       </c>
-      <c r="H135" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I135" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="136" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="2" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C136" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D136" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="D136" s="3" t="s">
+      <c r="E136" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G136" s="3" t="s">
         <v>614</v>
       </c>
-      <c r="E136" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G136" s="3" t="s">
+      <c r="H136" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="H136" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I136" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="137" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C137" s="3" t="s">
         <v>617</v>
       </c>
-      <c r="B137" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="3" t="s">
+      <c r="D137" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G137" s="3" t="s">
         <v>618</v>
       </c>
-      <c r="D137" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G137" s="3" t="s">
+      <c r="H137" s="3" t="s">
         <v>619</v>
       </c>
-      <c r="H137" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I137" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="138" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="2" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C138" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="D138" s="3" t="s">
         <v>621</v>
       </c>
-      <c r="D138" s="3" t="s">
+      <c r="E138" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G138" s="3" t="s">
         <v>622</v>
       </c>
-      <c r="E138" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G138" s="3" t="s">
+      <c r="H138" s="3" t="s">
         <v>623</v>
       </c>
-      <c r="H138" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I138" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="139" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C139" s="3" t="s">
         <v>625</v>
       </c>
-      <c r="B139" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C139" s="3" t="s">
+      <c r="D139" s="3" t="s">
         <v>626</v>
       </c>
-      <c r="D139" s="3" t="s">
+      <c r="E139" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G139" s="3" t="s">
         <v>627</v>
       </c>
-      <c r="E139" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G139" s="3" t="s">
+      <c r="H139" s="3" t="s">
         <v>628</v>
       </c>
-      <c r="H139" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I139" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="140" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="2" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C140" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="D140" s="3" t="s">
         <v>630</v>
       </c>
-      <c r="D140" s="3" t="s">
+      <c r="E140" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G140" s="3" t="s">
         <v>631</v>
       </c>
-      <c r="E140" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G140" s="3" t="s">
+      <c r="H140" s="3" t="s">
         <v>632</v>
       </c>
-      <c r="H140" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I140" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="141" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C141" s="3" t="s">
         <v>634</v>
       </c>
-      <c r="B141" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="3" t="s">
+      <c r="D141" s="3" t="s">
         <v>635</v>
       </c>
-      <c r="D141" s="3" t="s">
+      <c r="E141" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G141" s="3" t="s">
         <v>636</v>
       </c>
-      <c r="E141" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G141" s="3" t="s">
+      <c r="H141" s="3" t="s">
         <v>637</v>
       </c>
-      <c r="H141" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I141" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="142" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A142" s="2" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C142" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="D142" s="3" t="s">
         <v>639</v>
       </c>
-      <c r="D142" s="3" t="s">
+      <c r="E142" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G142" s="3" t="s">
         <v>640</v>
       </c>
-      <c r="E142" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G142" s="3" t="s">
+      <c r="H142" s="3" t="s">
         <v>641</v>
       </c>
-      <c r="H142" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I142" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="143" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C143" s="3" t="s">
         <v>643</v>
       </c>
-      <c r="B143" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="3" t="s">
+      <c r="D143" s="3" t="s">
         <v>644</v>
       </c>
-      <c r="D143" s="3" t="s">
+      <c r="E143" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G143" s="3" t="s">
         <v>645</v>
       </c>
-      <c r="E143" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G143" s="3" t="s">
+      <c r="H143" s="3" t="s">
         <v>646</v>
       </c>
-      <c r="H143" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I143" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="144" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="2" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C144" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="D144" s="3" t="s">
         <v>648</v>
       </c>
-      <c r="D144" s="3" t="s">
+      <c r="E144" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G144" s="3" t="s">
         <v>649</v>
       </c>
-      <c r="E144" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G144" s="3" t="s">
+      <c r="H144" s="3" t="s">
         <v>650</v>
       </c>
-      <c r="H144" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I144" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="145" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A145" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C145" s="3" t="s">
         <v>652</v>
-      </c>
-[...4 lines deleted...]
-        <v>653</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>221</v>
       </c>
       <c r="E145" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="G145" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="H145" s="3" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="2" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C146" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="D146" s="3" t="s">
         <v>656</v>
       </c>
-      <c r="D146" s="3" t="s">
+      <c r="E146" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G146" s="3" t="s">
         <v>657</v>
       </c>
-      <c r="E146" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G146" s="3" t="s">
+      <c r="H146" s="3" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="2" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>339</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>340</v>
       </c>
       <c r="E147" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>341</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>342</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A148" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C148" s="3" t="s">
         <v>660</v>
       </c>
-      <c r="B148" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="3" t="s">
+      <c r="D148" s="3" t="s">
         <v>661</v>
       </c>
-      <c r="D148" s="3" t="s">
+      <c r="E148" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G148" s="3" t="s">
         <v>662</v>
       </c>
-      <c r="E148" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G148" s="3" t="s">
+      <c r="H148" s="3" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C149" s="3" t="s">
         <v>665</v>
       </c>
-      <c r="B149" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C149" s="3" t="s">
+      <c r="D149" s="3" t="s">
         <v>666</v>
       </c>
-      <c r="D149" s="3" t="s">
+      <c r="E149" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G149" s="3" t="s">
         <v>667</v>
       </c>
-      <c r="E149" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G149" s="3" t="s">
+      <c r="H149" s="3" t="s">
         <v>668</v>
       </c>
-      <c r="H149" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I149" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="150" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="2" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C150" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="D150" s="3" t="s">
         <v>670</v>
       </c>
-      <c r="D150" s="3" t="s">
+      <c r="E150" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G150" s="3" t="s">
         <v>671</v>
       </c>
-      <c r="E150" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G150" s="3" t="s">
+      <c r="H150" s="3" t="s">
         <v>672</v>
       </c>
-      <c r="H150" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I150" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="151" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C151" s="3" t="s">
         <v>674</v>
       </c>
-      <c r="B151" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C151" s="3" t="s">
+      <c r="D151" s="3" t="s">
         <v>675</v>
       </c>
-      <c r="D151" s="3" t="s">
+      <c r="E151" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G151" s="3" t="s">
         <v>676</v>
       </c>
-      <c r="E151" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G151" s="3" t="s">
+      <c r="H151" s="3" t="s">
         <v>677</v>
       </c>
-      <c r="H151" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I151" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="152" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="2" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C152" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="D152" s="3" t="s">
         <v>679</v>
       </c>
-      <c r="D152" s="3" t="s">
+      <c r="E152" s="3" t="s">
         <v>680</v>
       </c>
-      <c r="E152" s="3" t="s">
+      <c r="F152" s="3" t="s">
         <v>681</v>
       </c>
-      <c r="F152" s="3" t="s">
+      <c r="G152" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="G152" s="3" t="s">
+      <c r="H152" s="3" t="s">
         <v>683</v>
       </c>
-      <c r="H152" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I152" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="153" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C153" s="3" t="s">
         <v>685</v>
       </c>
-      <c r="B153" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C153" s="3" t="s">
+      <c r="D153" s="3" t="s">
         <v>686</v>
       </c>
-      <c r="D153" s="3" t="s">
+      <c r="E153" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G153" s="3" t="s">
         <v>687</v>
       </c>
-      <c r="E153" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G153" s="3" t="s">
+      <c r="H153" s="3" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="2" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C154" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="D154" s="3" t="s">
         <v>690</v>
       </c>
-      <c r="D154" s="3" t="s">
+      <c r="E154" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G154" s="3" t="s">
         <v>691</v>
       </c>
-      <c r="E154" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G154" s="3" t="s">
+      <c r="H154" s="3" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A155" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C155" s="3" t="s">
         <v>694</v>
       </c>
-      <c r="B155" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C155" s="3" t="s">
+      <c r="D155" s="3" t="s">
         <v>695</v>
       </c>
-      <c r="D155" s="3" t="s">
+      <c r="E155" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G155" s="3" t="s">
         <v>696</v>
       </c>
-      <c r="E155" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G155" s="3" t="s">
+      <c r="H155" s="3" t="s">
         <v>697</v>
       </c>
-      <c r="H155" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I155" s="3" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="156" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C156" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="D156" s="3" t="s">
         <v>699</v>
       </c>
-      <c r="D156" s="3" t="s">
+      <c r="E156" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G156" s="3" t="s">
         <v>700</v>
       </c>
-      <c r="E156" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G156" s="3" t="s">
+      <c r="H156" s="3" t="s">
         <v>701</v>
       </c>
-      <c r="H156" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I156" s="3" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="157" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A157" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C157" s="3" t="s">
         <v>703</v>
-      </c>
-[...4 lines deleted...]
-        <v>704</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>316</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G157" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="H157" s="3" t="s">
         <v>705</v>
       </c>
-      <c r="H157" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I157" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="158" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A158" s="2" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C158" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="D158" s="3" t="s">
         <v>707</v>
       </c>
-      <c r="D158" s="3" t="s">
+      <c r="E158" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G158" s="3" t="s">
         <v>708</v>
       </c>
-      <c r="E158" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G158" s="3" t="s">
+      <c r="H158" s="3" t="s">
         <v>709</v>
       </c>
-      <c r="H158" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I158" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="159" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A159" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C159" s="3" t="s">
         <v>711</v>
       </c>
-      <c r="B159" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C159" s="3" t="s">
+      <c r="D159" s="3" t="s">
         <v>712</v>
       </c>
-      <c r="D159" s="3" t="s">
+      <c r="E159" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G159" s="3" t="s">
         <v>713</v>
       </c>
-      <c r="E159" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G159" s="3" t="s">
+      <c r="H159" s="3" t="s">
         <v>714</v>
       </c>
-      <c r="H159" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I159" s="3" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="160" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A160" s="2" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>319</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>320</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>321</v>
       </c>
       <c r="H160" s="3" t="s">
         <v>322</v>
       </c>
       <c r="I160" s="3" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="161" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A161" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C161" s="3" t="s">
         <v>716</v>
       </c>
-      <c r="B161" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C161" s="3" t="s">
+      <c r="D161" s="3" t="s">
         <v>717</v>
       </c>
-      <c r="D161" s="3" t="s">
+      <c r="E161" s="3" t="s">
         <v>718</v>
       </c>
-      <c r="E161" s="3" t="s">
+      <c r="F161" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="F161" s="3" t="s">
+      <c r="G161" s="3" t="s">
         <v>720</v>
       </c>
-      <c r="G161" s="3" t="s">
+      <c r="H161" s="3" t="s">
         <v>721</v>
       </c>
-      <c r="H161" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I161" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="162" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="2" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C162" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="D162" s="3" t="s">
         <v>723</v>
       </c>
-      <c r="D162" s="3" t="s">
+      <c r="E162" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G162" s="3" t="s">
         <v>724</v>
       </c>
-      <c r="E162" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G162" s="3" t="s">
+      <c r="H162" s="3" t="s">
         <v>725</v>
       </c>
-      <c r="H162" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I162" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="163" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C163" s="3" t="s">
         <v>727</v>
       </c>
-      <c r="B163" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C163" s="3" t="s">
+      <c r="D163" s="3" t="s">
         <v>728</v>
       </c>
-      <c r="D163" s="3" t="s">
+      <c r="E163" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G163" s="3" t="s">
         <v>729</v>
       </c>
-      <c r="E163" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G163" s="3" t="s">
+      <c r="H163" s="3" t="s">
         <v>730</v>
       </c>
-      <c r="H163" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I163" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="164" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A164" s="2" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C164" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D164" s="3" t="s">
         <v>732</v>
       </c>
-      <c r="D164" s="3" t="s">
+      <c r="E164" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G164" s="3" t="s">
         <v>733</v>
       </c>
-      <c r="E164" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G164" s="3" t="s">
+      <c r="H164" s="3" t="s">
         <v>734</v>
       </c>
-      <c r="H164" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I164" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="165" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C165" s="3" t="s">
         <v>736</v>
       </c>
-      <c r="B165" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C165" s="3" t="s">
+      <c r="D165" s="3" t="s">
         <v>737</v>
       </c>
-      <c r="D165" s="3" t="s">
+      <c r="E165" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G165" s="3" t="s">
         <v>738</v>
       </c>
-      <c r="E165" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G165" s="3" t="s">
+      <c r="H165" s="3" t="s">
         <v>739</v>
       </c>
-      <c r="H165" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I165" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="166" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="2" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C166" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="D166" s="3" t="s">
         <v>741</v>
       </c>
-      <c r="D166" s="3" t="s">
+      <c r="E166" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F166" s="3" t="s">
         <v>742</v>
       </c>
-      <c r="E166" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F166" s="3" t="s">
+      <c r="G166" s="3" t="s">
         <v>743</v>
       </c>
-      <c r="G166" s="3" t="s">
+      <c r="H166" s="3" t="s">
         <v>744</v>
       </c>
-      <c r="H166" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I166" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="167" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A167" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C167" s="3" t="s">
         <v>746</v>
       </c>
-      <c r="B167" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C167" s="3" t="s">
+      <c r="D167" s="3" t="s">
         <v>747</v>
       </c>
-      <c r="D167" s="3" t="s">
+      <c r="E167" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G167" s="3" t="s">
         <v>748</v>
       </c>
-      <c r="E167" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G167" s="3" t="s">
+      <c r="H167" s="3" t="s">
         <v>749</v>
       </c>
-      <c r="H167" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I167" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="168" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" s="2" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E168" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H168" s="3" t="s">
         <v>67</v>
       </c>
       <c r="I168" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="169" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C169" s="3" t="s">
         <v>751</v>
       </c>
-      <c r="B169" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C169" s="3" t="s">
+      <c r="D169" s="3" t="s">
         <v>752</v>
       </c>
-      <c r="D169" s="3" t="s">
+      <c r="E169" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G169" s="3" t="s">
         <v>753</v>
       </c>
-      <c r="E169" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G169" s="3" t="s">
+      <c r="H169" s="3" t="s">
         <v>754</v>
       </c>
-      <c r="H169" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I169" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="170" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="2" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C170" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="D170" s="3" t="s">
         <v>756</v>
       </c>
-      <c r="D170" s="3" t="s">
+      <c r="E170" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F170" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G170" s="3" t="s">
         <v>757</v>
       </c>
-      <c r="E170" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G170" s="3" t="s">
+      <c r="H170" s="3" t="s">
         <v>758</v>
       </c>
-      <c r="H170" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I170" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="171" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A171" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C171" s="3" t="s">
         <v>760</v>
       </c>
-      <c r="B171" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C171" s="3" t="s">
+      <c r="D171" s="3" t="s">
         <v>761</v>
       </c>
-      <c r="D171" s="3" t="s">
+      <c r="E171" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G171" s="3" t="s">
         <v>762</v>
       </c>
-      <c r="E171" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G171" s="3" t="s">
+      <c r="H171" s="3" t="s">
         <v>763</v>
       </c>
-      <c r="H171" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I171" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="172" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="2" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C172" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="D172" s="3" t="s">
         <v>765</v>
       </c>
-      <c r="D172" s="3" t="s">
+      <c r="E172" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G172" s="3" t="s">
         <v>766</v>
       </c>
-      <c r="E172" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G172" s="3" t="s">
+      <c r="H172" s="3" t="s">
         <v>767</v>
       </c>
-      <c r="H172" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I172" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="173" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C173" s="3" t="s">
         <v>769</v>
       </c>
-      <c r="B173" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C173" s="3" t="s">
+      <c r="D173" s="3" t="s">
         <v>770</v>
       </c>
-      <c r="D173" s="3" t="s">
+      <c r="E173" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G173" s="3" t="s">
         <v>771</v>
       </c>
-      <c r="E173" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G173" s="3" t="s">
+      <c r="H173" s="3" t="s">
         <v>772</v>
       </c>
-      <c r="H173" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I173" s="3" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="174" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="2" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C174" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="D174" s="3" t="s">
         <v>774</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
       <c r="E174" s="3" t="s">
         <v>100</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G174" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="H174" s="3" t="s">
         <v>776</v>
       </c>
-      <c r="H174" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I174" s="3" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="175" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C175" s="3" t="s">
         <v>778</v>
       </c>
-      <c r="B175" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C175" s="3" t="s">
+      <c r="D175" s="3" t="s">
         <v>779</v>
       </c>
-      <c r="D175" s="3" t="s">
+      <c r="E175" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G175" s="3" t="s">
         <v>780</v>
       </c>
-      <c r="E175" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G175" s="3" t="s">
+      <c r="H175" s="3" t="s">
         <v>781</v>
       </c>
-      <c r="H175" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I175" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="176" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A176" s="2" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C176" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="H176" s="3" t="s">
         <v>783</v>
       </c>
-      <c r="D176" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I176" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="177" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C177" s="3" t="s">
         <v>785</v>
       </c>
-      <c r="B177" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C177" s="3" t="s">
+      <c r="D177" s="3" t="s">
         <v>786</v>
       </c>
-      <c r="D177" s="3" t="s">
+      <c r="E177" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F177" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G177" s="3" t="s">
         <v>787</v>
       </c>
-      <c r="E177" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G177" s="3" t="s">
+      <c r="H177" s="3" t="s">
         <v>788</v>
       </c>
-      <c r="H177" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I177" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="178" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="2" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C178" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="D178" s="3" t="s">
         <v>790</v>
       </c>
-      <c r="D178" s="3" t="s">
+      <c r="E178" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G178" s="3" t="s">
         <v>791</v>
       </c>
-      <c r="E178" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G178" s="3" t="s">
+      <c r="H178" s="3" t="s">
         <v>792</v>
       </c>
-      <c r="H178" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I178" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="179" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="2" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>319</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>320</v>
       </c>
       <c r="E179" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>321</v>
       </c>
       <c r="H179" s="3" t="s">
         <v>322</v>
       </c>
       <c r="I179" s="3" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="180" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C180" s="3" t="s">
         <v>794</v>
       </c>
-      <c r="B180" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C180" s="3" t="s">
+      <c r="D180" s="3" t="s">
         <v>795</v>
       </c>
-      <c r="D180" s="3" t="s">
+      <c r="E180" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G180" s="3" t="s">
         <v>796</v>
       </c>
-      <c r="E180" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G180" s="3" t="s">
+      <c r="H180" s="3" t="s">
         <v>797</v>
       </c>
-      <c r="H180" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I180" s="3" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="181" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C181" s="3" t="s">
         <v>799</v>
       </c>
-      <c r="B181" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C181" s="3" t="s">
+      <c r="D181" s="3" t="s">
         <v>800</v>
       </c>
-      <c r="D181" s="3" t="s">
+      <c r="E181" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G181" s="3" t="s">
         <v>801</v>
       </c>
-      <c r="E181" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G181" s="3" t="s">
+      <c r="H181" s="3" t="s">
         <v>802</v>
       </c>
-      <c r="H181" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I181" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="182" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="2" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C182" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="D182" s="3" t="s">
         <v>804</v>
       </c>
-      <c r="D182" s="3" t="s">
+      <c r="E182" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G182" s="3" t="s">
         <v>805</v>
       </c>
-      <c r="E182" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G182" s="3" t="s">
+      <c r="H182" s="3" t="s">
         <v>806</v>
       </c>
-      <c r="H182" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I182" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="183" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C183" s="3" t="s">
         <v>808</v>
       </c>
-      <c r="B183" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C183" s="3" t="s">
+      <c r="D183" s="3" t="s">
         <v>809</v>
       </c>
-      <c r="D183" s="3" t="s">
+      <c r="E183" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G183" s="3" t="s">
         <v>810</v>
       </c>
-      <c r="E183" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G183" s="3" t="s">
+      <c r="H183" s="3" t="s">
         <v>811</v>
       </c>
-      <c r="H183" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I183" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="184" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="2" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C184" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="D184" s="3" t="s">
         <v>813</v>
       </c>
-      <c r="D184" s="3" t="s">
+      <c r="E184" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G184" s="3" t="s">
         <v>814</v>
       </c>
-      <c r="E184" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G184" s="3" t="s">
+      <c r="H184" s="3" t="s">
         <v>815</v>
       </c>
-      <c r="H184" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I184" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="185" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C185" s="3" t="s">
         <v>817</v>
       </c>
-      <c r="B185" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C185" s="3" t="s">
+      <c r="D185" s="3" t="s">
         <v>818</v>
       </c>
-      <c r="D185" s="3" t="s">
+      <c r="E185" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F185" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G185" s="3" t="s">
         <v>819</v>
       </c>
-      <c r="E185" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G185" s="3" t="s">
+      <c r="H185" s="3" t="s">
         <v>820</v>
       </c>
-      <c r="H185" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I185" s="3" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="186" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="2" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C186" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="D186" s="3" t="s">
         <v>822</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
       <c r="E186" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F186" s="3" t="s">
         <v>296</v>
       </c>
       <c r="G186" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="H186" s="3" t="s">
         <v>824</v>
       </c>
-      <c r="H186" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I186" s="3" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="187" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C187" s="3" t="s">
         <v>826</v>
       </c>
-      <c r="B187" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C187" s="3" t="s">
+      <c r="D187" s="3" t="s">
         <v>827</v>
       </c>
-      <c r="D187" s="3" t="s">
+      <c r="E187" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G187" s="3" t="s">
         <v>828</v>
       </c>
-      <c r="E187" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G187" s="3" t="s">
+      <c r="H187" s="3" t="s">
         <v>829</v>
       </c>
-      <c r="H187" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I187" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="188" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="2" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C188" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="D188" s="3" t="s">
         <v>831</v>
       </c>
-      <c r="D188" s="3" t="s">
+      <c r="E188" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F188" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G188" s="3" t="s">
         <v>832</v>
       </c>
-      <c r="E188" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G188" s="3" t="s">
+      <c r="H188" s="3" t="s">
         <v>833</v>
       </c>
-      <c r="H188" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I188" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="189" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="5" t="s">
-        <v>835</v>
-[...10 lines deleted...]
-      <c r="I189" s="8"/>
+        <v>834</v>
+      </c>
+      <c r="B189" s="9" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C189" s="9"/>
+      <c r="D189" s="9"/>
+      <c r="E189" s="9"/>
+      <c r="F189" s="9"/>
+      <c r="G189" s="9"/>
+      <c r="H189" s="9"/>
+      <c r="I189" s="9"/>
     </row>
     <row r="190" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C190" s="3" t="s">
         <v>839</v>
       </c>
-      <c r="B190" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C190" s="3" t="s">
+      <c r="D190" s="3" t="s">
         <v>840</v>
       </c>
-      <c r="D190" s="3" t="s">
+      <c r="E190" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F190" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G190" s="3" t="s">
         <v>841</v>
       </c>
-      <c r="E190" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G190" s="3" t="s">
+      <c r="H190" s="3" t="s">
         <v>842</v>
       </c>
-      <c r="H190" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I190" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="191" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="2" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C191" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="D191" s="3" t="s">
         <v>844</v>
       </c>
-      <c r="D191" s="3" t="s">
+      <c r="E191" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F191" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G191" s="3" t="s">
         <v>845</v>
       </c>
-      <c r="E191" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G191" s="3" t="s">
+      <c r="H191" s="3" t="s">
         <v>846</v>
       </c>
-      <c r="H191" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I191" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="192" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C192" s="3" t="s">
         <v>848</v>
       </c>
-      <c r="B192" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C192" s="3" t="s">
+      <c r="D192" s="3" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
       <c r="E192" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>296</v>
       </c>
       <c r="G192" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="H192" s="3" t="s">
         <v>851</v>
       </c>
-      <c r="H192" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I192" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="193" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="2" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C193" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="D193" s="3" t="s">
         <v>853</v>
       </c>
-      <c r="D193" s="3" t="s">
+      <c r="E193" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G193" s="3" t="s">
         <v>854</v>
       </c>
-      <c r="E193" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G193" s="3" t="s">
+      <c r="H193" s="3" t="s">
         <v>855</v>
       </c>
-      <c r="H193" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I193" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="194" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A194" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C194" s="3" t="s">
         <v>857</v>
       </c>
-      <c r="B194" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C194" s="3" t="s">
+      <c r="D194" s="3" t="s">
         <v>858</v>
       </c>
-      <c r="D194" s="3" t="s">
+      <c r="E194" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F194" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G194" s="3" t="s">
         <v>859</v>
       </c>
-      <c r="E194" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G194" s="3" t="s">
+      <c r="H194" s="3" t="s">
         <v>860</v>
       </c>
-      <c r="H194" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I194" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="195" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A195" s="2" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C195" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F195" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="H195" s="3" t="s">
         <v>862</v>
       </c>
-      <c r="D195" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I195" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="196" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="2" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C196" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="D196" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="D196" s="3" t="s">
+      <c r="E196" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F196" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G196" s="3" t="s">
         <v>454</v>
       </c>
-      <c r="E196" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G196" s="3" t="s">
+      <c r="H196" s="3" t="s">
         <v>455</v>
       </c>
-      <c r="H196" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I196" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="197" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C197" s="3" t="s">
         <v>864</v>
       </c>
-      <c r="B197" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C197" s="3" t="s">
+      <c r="D197" s="3" t="s">
         <v>865</v>
       </c>
-      <c r="D197" s="3" t="s">
+      <c r="E197" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F197" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G197" s="3" t="s">
         <v>866</v>
       </c>
-      <c r="E197" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G197" s="3" t="s">
+      <c r="H197" s="3" t="s">
         <v>867</v>
       </c>
-      <c r="H197" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I197" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="198" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A198" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C198" s="3" t="s">
         <v>869</v>
       </c>
-      <c r="B198" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C198" s="3" t="s">
+      <c r="D198" s="3" t="s">
         <v>870</v>
       </c>
-      <c r="D198" s="3" t="s">
+      <c r="E198" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F198" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="G198" s="3" t="s">
         <v>871</v>
       </c>
-      <c r="E198" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G198" s="3" t="s">
+      <c r="H198" s="3" t="s">
         <v>872</v>
       </c>
-      <c r="H198" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I198" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="199" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C199" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="D199" s="3" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
       <c r="E199" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F199" s="3" t="s">
         <v>79</v>
       </c>
       <c r="G199" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="H199" s="3" t="s">
         <v>876</v>
       </c>
-      <c r="H199" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I199" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="200" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A200" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C200" s="3" t="s">
         <v>878</v>
       </c>
-      <c r="B200" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C200" s="3" t="s">
+      <c r="D200" s="3" t="s">
         <v>879</v>
       </c>
-      <c r="D200" s="3" t="s">
+      <c r="E200" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F200" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G200" s="3" t="s">
         <v>880</v>
       </c>
-      <c r="E200" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G200" s="3" t="s">
+      <c r="H200" s="3" t="s">
         <v>881</v>
       </c>
-      <c r="H200" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I200" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="201" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A201" s="2" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C201" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="D201" s="3" t="s">
         <v>883</v>
       </c>
-      <c r="D201" s="3" t="s">
+      <c r="E201" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F201" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G201" s="3" t="s">
         <v>884</v>
       </c>
-      <c r="E201" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G201" s="3" t="s">
+      <c r="H201" s="3" t="s">
         <v>885</v>
       </c>
-      <c r="H201" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I201" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="202" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A202" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C202" s="3" t="s">
         <v>887</v>
       </c>
-      <c r="B202" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C202" s="3" t="s">
+      <c r="D202" s="3" t="s">
         <v>888</v>
       </c>
-      <c r="D202" s="3" t="s">
+      <c r="E202" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G202" s="3" t="s">
         <v>889</v>
       </c>
-      <c r="E202" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G202" s="3" t="s">
+      <c r="H202" s="3" t="s">
         <v>890</v>
       </c>
-      <c r="H202" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I202" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="203" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A203" s="2" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C203" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="D203" s="3" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
       <c r="E203" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F203" s="3" t="s">
         <v>296</v>
       </c>
       <c r="G203" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="H203" s="3" t="s">
         <v>894</v>
       </c>
-      <c r="H203" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I203" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="204" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A204" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C204" s="3" t="s">
         <v>896</v>
       </c>
-      <c r="B204" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C204" s="3" t="s">
+      <c r="D204" s="3" t="s">
         <v>897</v>
       </c>
-      <c r="D204" s="3" t="s">
+      <c r="E204" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F204" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G204" s="3" t="s">
         <v>898</v>
       </c>
-      <c r="E204" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G204" s="3" t="s">
+      <c r="H204" s="3" t="s">
         <v>899</v>
       </c>
-      <c r="H204" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I204" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="205" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A205" s="2" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C205" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="D205" s="3" t="s">
         <v>901</v>
       </c>
-      <c r="D205" s="3" t="s">
+      <c r="E205" s="3">
+        <v>8830</v>
+      </c>
+      <c r="F205" s="3" t="s">
         <v>902</v>
       </c>
-      <c r="E205" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F205" s="3" t="s">
+      <c r="G205" s="3" t="s">
         <v>903</v>
       </c>
-      <c r="G205" s="3" t="s">
+      <c r="H205" s="3" t="s">
         <v>904</v>
       </c>
-      <c r="H205" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I205" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="206" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A206" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C206" s="3" t="s">
         <v>906</v>
       </c>
-      <c r="B206" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C206" s="3" t="s">
+      <c r="D206" s="3" t="s">
         <v>907</v>
       </c>
-      <c r="D206" s="3" t="s">
+      <c r="E206" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G206" s="3" t="s">
         <v>908</v>
       </c>
-      <c r="E206" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G206" s="3" t="s">
+      <c r="H206" s="3" t="s">
         <v>909</v>
       </c>
-      <c r="H206" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I206" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="207" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A207" s="2" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C207" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="D207" s="3" t="s">
         <v>911</v>
       </c>
-      <c r="D207" s="3" t="s">
+      <c r="E207" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F207" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G207" s="3" t="s">
         <v>912</v>
       </c>
-      <c r="E207" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G207" s="3" t="s">
+      <c r="H207" s="3" t="s">
         <v>913</v>
       </c>
-      <c r="H207" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I207" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="208" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A208" s="2" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>184</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>185</v>
       </c>
       <c r="E208" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F208" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>186</v>
       </c>
       <c r="H208" s="3" t="s">
         <v>187</v>
       </c>
       <c r="I208" s="3" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="209" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A209" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C209" s="3" t="s">
         <v>915</v>
       </c>
-      <c r="B209" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C209" s="3" t="s">
+      <c r="D209" s="3" t="s">
         <v>916</v>
       </c>
-      <c r="D209" s="3" t="s">
+      <c r="E209" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="F209" s="3" t="s">
         <v>917</v>
       </c>
-      <c r="E209" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F209" s="3" t="s">
+      <c r="G209" s="3" t="s">
         <v>918</v>
       </c>
-      <c r="G209" s="3" t="s">
+      <c r="H209" s="3" t="s">
         <v>919</v>
       </c>
-      <c r="H209" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I209" s="3" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="210" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A210" s="2" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C210" s="3" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D210" s="3" t="s">
         <v>1504</v>
-      </c>
-[...1 lines deleted...]
-        <v>1505</v>
       </c>
       <c r="E210" s="3">
         <v>9000</v>
       </c>
       <c r="F210" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="G210" s="8" t="s">
         <v>1506</v>
       </c>
-      <c r="G210" s="9" t="s">
+      <c r="H210" s="3" t="s">
         <v>1507</v>
       </c>
-      <c r="H210" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I210" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="211" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A211" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C211" s="3" t="s">
         <v>921</v>
       </c>
-      <c r="B211" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C211" s="3" t="s">
+      <c r="D211" s="3" t="s">
         <v>922</v>
       </c>
-      <c r="D211" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E211" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F211" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G211" s="9" t="s">
-        <v>1509</v>
+      <c r="G211" s="8" t="s">
+        <v>1508</v>
       </c>
       <c r="H211" s="3" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="I211" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="212" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A212" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C212" s="3" t="s">
         <v>926</v>
       </c>
-      <c r="B212" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C212" s="3" t="s">
+      <c r="D212" s="3" t="s">
         <v>927</v>
       </c>
-      <c r="D212" s="3" t="s">
+      <c r="E212" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F212" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G212" s="3" t="s">
         <v>928</v>
       </c>
-      <c r="E212" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G212" s="3" t="s">
+      <c r="H212" s="3" t="s">
         <v>929</v>
       </c>
-      <c r="H212" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I212" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="213" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A213" s="2" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C213" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="D213" s="3" t="s">
         <v>931</v>
       </c>
-      <c r="D213" s="3" t="s">
+      <c r="E213" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F213" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G213" s="3" t="s">
         <v>932</v>
       </c>
-      <c r="E213" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G213" s="3" t="s">
+      <c r="H213" s="3" t="s">
         <v>933</v>
       </c>
-      <c r="H213" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I213" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="214" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A214" s="6" t="s">
-        <v>935</v>
-[...10 lines deleted...]
-      <c r="I214" s="8"/>
+        <v>934</v>
+      </c>
+      <c r="B214" s="9" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C214" s="9"/>
+      <c r="D214" s="9"/>
+      <c r="E214" s="9"/>
+      <c r="F214" s="9"/>
+      <c r="G214" s="9"/>
+      <c r="H214" s="9"/>
+      <c r="I214" s="9"/>
     </row>
     <row r="215" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C215" s="3" t="s">
         <v>936</v>
       </c>
-      <c r="B215" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C215" s="3" t="s">
+      <c r="D215" s="3" t="s">
         <v>937</v>
       </c>
-      <c r="D215" s="3" t="s">
+      <c r="E215" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F215" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G215" s="3" t="s">
         <v>938</v>
       </c>
-      <c r="E215" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G215" s="3" t="s">
+      <c r="H215" s="3" t="s">
         <v>939</v>
       </c>
-      <c r="H215" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I215" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="216" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A216" s="2" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C216" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="D216" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="D216" s="3" t="s">
+      <c r="E216" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F216" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G216" s="3" t="s">
         <v>942</v>
       </c>
-      <c r="E216" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G216" s="3" t="s">
+      <c r="H216" s="3" t="s">
         <v>943</v>
       </c>
-      <c r="H216" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I216" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="217" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A217" s="2" t="s">
+        <v>944</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C217" s="3" t="s">
         <v>945</v>
       </c>
-      <c r="B217" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C217" s="3" t="s">
+      <c r="D217" s="3" t="s">
         <v>946</v>
       </c>
-      <c r="D217" s="3" t="s">
+      <c r="E217" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F217" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G217" s="3" t="s">
         <v>947</v>
       </c>
-      <c r="E217" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G217" s="3" t="s">
+      <c r="H217" s="3" t="s">
         <v>948</v>
       </c>
-      <c r="H217" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I217" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="218" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A218" s="2" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C218" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="D218" s="3" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
       <c r="E218" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F218" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G218" s="4"/>
       <c r="H218" s="3" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="I218" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="219" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A219" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C219" s="3" t="s">
         <v>953</v>
       </c>
-      <c r="B219" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C219" s="3" t="s">
+      <c r="D219" s="3" t="s">
         <v>954</v>
       </c>
-      <c r="D219" s="3" t="s">
+      <c r="E219" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G219" s="3" t="s">
         <v>955</v>
       </c>
-      <c r="E219" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G219" s="3" t="s">
+      <c r="H219" s="3" t="s">
         <v>956</v>
       </c>
-      <c r="H219" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I219" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="220" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A220" s="2" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C220" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="H220" s="3" t="s">
         <v>958</v>
       </c>
-      <c r="D220" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I220" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="221" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A221" s="2" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>265</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>266</v>
       </c>
       <c r="E221" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F221" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>267</v>
       </c>
       <c r="H221" s="3" t="s">
         <v>268</v>
       </c>
       <c r="I221" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="222" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A222" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C222" s="3" t="s">
         <v>960</v>
       </c>
-      <c r="B222" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C222" s="3" t="s">
+      <c r="D222" s="3" t="s">
         <v>961</v>
       </c>
-      <c r="D222" s="3" t="s">
+      <c r="E222" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G222" s="3" t="s">
         <v>962</v>
       </c>
-      <c r="E222" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G222" s="3" t="s">
+      <c r="H222" s="3" t="s">
         <v>963</v>
       </c>
-      <c r="H222" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I222" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="223" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A223" s="2" t="s">
+        <v>964</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C223" s="3" t="s">
         <v>965</v>
       </c>
-      <c r="B223" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C223" s="3" t="s">
+      <c r="D223" s="3" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="E223" s="3" t="s">
         <v>100</v>
       </c>
       <c r="F223" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G223" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="H223" s="3" t="s">
         <v>968</v>
       </c>
-      <c r="H223" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I223" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="224" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A224" s="2" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C224" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="D224" s="3" t="s">
         <v>970</v>
       </c>
-      <c r="D224" s="3" t="s">
+      <c r="E224" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F224" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G224" s="3" t="s">
         <v>971</v>
       </c>
-      <c r="E224" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G224" s="3" t="s">
+      <c r="H224" s="3" t="s">
         <v>972</v>
       </c>
-      <c r="H224" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I224" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="225" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A225" s="2" t="s">
+        <v>973</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C225" s="3" t="s">
         <v>974</v>
       </c>
-      <c r="B225" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C225" s="3" t="s">
+      <c r="D225" s="3" t="s">
         <v>975</v>
       </c>
-      <c r="D225" s="3" t="s">
+      <c r="E225" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F225" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G225" s="3" t="s">
         <v>976</v>
       </c>
-      <c r="E225" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G225" s="3" t="s">
+      <c r="H225" s="3" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A226" s="2" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C226" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="D226" s="3" t="s">
         <v>979</v>
       </c>
-      <c r="D226" s="3" t="s">
+      <c r="E226" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F226" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G226" s="3" t="s">
         <v>980</v>
       </c>
-      <c r="E226" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G226" s="3" t="s">
+      <c r="H226" s="3" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A227" s="2" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C227" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D227" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="D227" s="3" t="s">
+      <c r="E227" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F227" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G227" s="3" t="s">
         <v>614</v>
       </c>
-      <c r="E227" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G227" s="3" t="s">
+      <c r="H227" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="H227" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I227" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="228" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A228" s="2" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C228" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="D228" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="D228" s="3" t="s">
+      <c r="E228" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F228" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G228" s="3" t="s">
         <v>942</v>
       </c>
-      <c r="E228" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G228" s="3" t="s">
+      <c r="H228" s="3" t="s">
         <v>943</v>
       </c>
-      <c r="H228" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I228" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="229" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A229" s="2" t="s">
+        <v>983</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C229" s="3" t="s">
         <v>984</v>
       </c>
-      <c r="B229" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C229" s="3" t="s">
+      <c r="D229" s="3" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="E229" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F229" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G229" s="4"/>
       <c r="H229" s="3" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="I229" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="230" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A230" s="2" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C230" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="D230" s="3" t="s">
         <v>988</v>
       </c>
-      <c r="D230" s="3" t="s">
+      <c r="E230" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G230" s="3" t="s">
         <v>989</v>
       </c>
-      <c r="E230" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G230" s="3" t="s">
+      <c r="H230" s="3" t="s">
         <v>990</v>
       </c>
-      <c r="H230" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I230" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="231" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C231" s="3" t="s">
         <v>992</v>
       </c>
-      <c r="B231" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C231" s="3" t="s">
+      <c r="D231" s="3" t="s">
         <v>993</v>
       </c>
-      <c r="D231" s="3" t="s">
+      <c r="E231" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F231" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G231" s="3" t="s">
         <v>994</v>
       </c>
-      <c r="E231" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G231" s="3" t="s">
+      <c r="H231" s="3" t="s">
         <v>995</v>
       </c>
-      <c r="H231" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I231" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="232" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A232" s="2" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C232" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="D232" s="3" t="s">
         <v>997</v>
       </c>
-      <c r="D232" s="3" t="s">
+      <c r="E232" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F232" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G232" s="3" t="s">
         <v>998</v>
       </c>
-      <c r="E232" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G232" s="3" t="s">
+      <c r="H232" s="3" t="s">
         <v>999</v>
       </c>
-      <c r="H232" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I232" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="233" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A233" s="2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C233" s="3" t="s">
         <v>1001</v>
       </c>
-      <c r="B233" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C233" s="3" t="s">
+      <c r="D233" s="3" t="s">
         <v>1002</v>
       </c>
-      <c r="D233" s="3" t="s">
+      <c r="E233" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F233" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G233" s="3" t="s">
         <v>1003</v>
       </c>
-      <c r="E233" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G233" s="3" t="s">
+      <c r="H233" s="3" t="s">
         <v>1004</v>
       </c>
-      <c r="H233" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I233" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="234" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A234" s="2" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C234" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D234" s="3" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="E234" s="3" t="s">
         <v>169</v>
       </c>
       <c r="F234" s="3" t="s">
         <v>170</v>
       </c>
       <c r="G234" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H234" s="3" t="s">
         <v>1008</v>
       </c>
-      <c r="H234" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I234" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="235" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A235" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C235" s="3" t="s">
         <v>1010</v>
       </c>
-      <c r="B235" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C235" s="3" t="s">
+      <c r="D235" s="3" t="s">
         <v>1011</v>
       </c>
-      <c r="D235" s="3" t="s">
+      <c r="E235" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F235" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G235" s="3" t="s">
         <v>1012</v>
       </c>
-      <c r="E235" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G235" s="3" t="s">
+      <c r="H235" s="3" t="s">
         <v>1013</v>
       </c>
-      <c r="H235" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I235" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="236" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A236" s="2" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C236" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D236" s="3" t="s">
         <v>1015</v>
       </c>
-      <c r="D236" s="3" t="s">
+      <c r="E236" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F236" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G236" s="3" t="s">
         <v>1016</v>
       </c>
-      <c r="E236" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G236" s="3" t="s">
+      <c r="H236" s="3" t="s">
         <v>1017</v>
       </c>
-      <c r="H236" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I236" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="237" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A237" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C237" s="3" t="s">
         <v>1019</v>
       </c>
-      <c r="B237" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C237" s="3" t="s">
+      <c r="D237" s="3" t="s">
         <v>1020</v>
       </c>
-      <c r="D237" s="3" t="s">
+      <c r="E237" s="3" t="s">
         <v>1021</v>
       </c>
-      <c r="E237" s="3" t="s">
+      <c r="F237" s="3" t="s">
         <v>1022</v>
       </c>
-      <c r="F237" s="3" t="s">
+      <c r="G237" s="3" t="s">
         <v>1023</v>
       </c>
-      <c r="G237" s="3" t="s">
+      <c r="H237" s="3" t="s">
         <v>1024</v>
       </c>
-      <c r="H237" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I237" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="238" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A238" s="2" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C238" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D238" s="3" t="s">
         <v>1026</v>
       </c>
-      <c r="D238" s="3" t="s">
+      <c r="E238" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F238" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G238" s="3" t="s">
         <v>1027</v>
       </c>
-      <c r="E238" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G238" s="3" t="s">
+      <c r="H238" s="3" t="s">
         <v>1028</v>
       </c>
-      <c r="H238" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I238" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="239" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A239" s="2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C239" s="3" t="s">
         <v>1030</v>
       </c>
-      <c r="B239" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C239" s="3" t="s">
+      <c r="D239" s="3" t="s">
         <v>1031</v>
       </c>
-      <c r="D239" s="3" t="s">
+      <c r="E239" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F239" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G239" s="3" t="s">
         <v>1032</v>
       </c>
-      <c r="E239" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G239" s="3" t="s">
+      <c r="H239" s="3" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
       <c r="I239" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A240" s="2" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C240" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D240" s="3" t="s">
         <v>1035</v>
       </c>
-      <c r="D240" s="3" t="s">
+      <c r="E240" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F240" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G240" s="3" t="s">
         <v>1036</v>
       </c>
-      <c r="E240" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G240" s="3" t="s">
+      <c r="H240" s="3" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
       <c r="I240" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A241" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C241" s="3" t="s">
         <v>1039</v>
       </c>
-      <c r="B241" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C241" s="3" t="s">
+      <c r="D241" s="3" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="E241" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F241" s="3" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="G241" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H241" s="3" t="s">
         <v>1042</v>
       </c>
-      <c r="H241" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I241" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="242" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A242" s="2" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C242" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D242" s="3" t="s">
         <v>1044</v>
       </c>
-      <c r="D242" s="3" t="s">
+      <c r="E242" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F242" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G242" s="3" t="s">
         <v>1045</v>
       </c>
-      <c r="E242" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G242" s="3" t="s">
+      <c r="H242" s="3" t="s">
         <v>1046</v>
       </c>
-      <c r="H242" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I242" s="3" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="243" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A243" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C243" s="3" t="s">
         <v>1048</v>
       </c>
-      <c r="B243" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C243" s="3" t="s">
+      <c r="D243" s="3" t="s">
         <v>1049</v>
       </c>
-      <c r="D243" s="3" t="s">
+      <c r="E243" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F243" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G243" s="3" t="s">
         <v>1050</v>
       </c>
-      <c r="E243" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G243" s="3" t="s">
+      <c r="H243" s="3" t="s">
         <v>1051</v>
       </c>
-      <c r="H243" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I243" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="244" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A244" s="2" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C244" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D244" s="3" t="s">
         <v>1053</v>
       </c>
-      <c r="D244" s="3" t="s">
+      <c r="E244" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F244" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G244" s="3" t="s">
         <v>1054</v>
       </c>
-      <c r="E244" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G244" s="3" t="s">
+      <c r="H244" s="3" t="s">
         <v>1055</v>
       </c>
-      <c r="H244" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I244" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="245" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A245" s="2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C245" s="3" t="s">
         <v>1057</v>
       </c>
-      <c r="B245" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C245" s="3" t="s">
+      <c r="D245" s="3" t="s">
         <v>1058</v>
       </c>
-      <c r="D245" s="3" t="s">
+      <c r="E245" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F245" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G245" s="3" t="s">
         <v>1059</v>
       </c>
-      <c r="E245" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G245" s="3" t="s">
+      <c r="H245" s="3" t="s">
         <v>1060</v>
       </c>
-      <c r="H245" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I245" s="3" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="246" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A246" s="2" t="s">
-        <v>1057</v>
+        <v>1056</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C246" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D246" s="3" t="s">
         <v>1062</v>
       </c>
-      <c r="D246" s="3" t="s">
+      <c r="E246" s="3" t="s">
         <v>1063</v>
       </c>
-      <c r="E246" s="3" t="s">
+      <c r="F246" s="3" t="s">
         <v>1064</v>
       </c>
-      <c r="F246" s="3" t="s">
+      <c r="G246" s="3" t="s">
         <v>1065</v>
       </c>
-      <c r="G246" s="3" t="s">
+      <c r="H246" s="3" t="s">
         <v>1066</v>
       </c>
-      <c r="H246" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I246" s="3" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="247" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A247" s="2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C247" s="3" t="s">
         <v>1068</v>
       </c>
-      <c r="B247" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C247" s="3" t="s">
+      <c r="D247" s="3" t="s">
         <v>1069</v>
       </c>
-      <c r="D247" s="3" t="s">
+      <c r="E247" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F247" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G247" s="3" t="s">
         <v>1070</v>
       </c>
-      <c r="E247" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G247" s="3" t="s">
+      <c r="H247" s="3" t="s">
         <v>1071</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072</v>
       </c>
       <c r="I247" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C248" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="D248" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="D248" s="3" t="s">
+      <c r="E248" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F248" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G248" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="E248" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G248" s="3" t="s">
+      <c r="H248" s="3" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="I248" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A249" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C249" s="3" t="s">
         <v>1073</v>
       </c>
-      <c r="B249" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C249" s="3" t="s">
+      <c r="D249" s="3" t="s">
         <v>1074</v>
       </c>
-      <c r="D249" s="3" t="s">
+      <c r="E249" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F249" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G249" s="3" t="s">
         <v>1075</v>
       </c>
-      <c r="E249" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G249" s="3" t="s">
+      <c r="H249" s="3" t="s">
         <v>1076</v>
       </c>
-      <c r="H249" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I249" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="250" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A250" s="2" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C250" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D250" s="3" t="s">
         <v>1078</v>
       </c>
-      <c r="D250" s="3" t="s">
+      <c r="E250" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F250" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G250" s="3" t="s">
         <v>1079</v>
       </c>
-      <c r="E250" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G250" s="3" t="s">
+      <c r="H250" s="3" t="s">
         <v>1080</v>
       </c>
-      <c r="H250" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I250" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="251" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A251" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B251" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C251" s="3" t="s">
         <v>1082</v>
       </c>
-      <c r="B251" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C251" s="3" t="s">
+      <c r="D251" s="3" t="s">
         <v>1083</v>
       </c>
-      <c r="D251" s="3" t="s">
+      <c r="E251" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F251" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G251" s="3" t="s">
         <v>1084</v>
       </c>
-      <c r="E251" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G251" s="3" t="s">
+      <c r="H251" s="3" t="s">
         <v>1085</v>
       </c>
-      <c r="H251" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I251" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="252" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A252" s="2" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C252" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D252" s="3" t="s">
         <v>1087</v>
       </c>
-      <c r="D252" s="3" t="s">
+      <c r="E252" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F252" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G252" s="3" t="s">
         <v>1088</v>
       </c>
-      <c r="E252" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G252" s="3" t="s">
+      <c r="H252" s="3" t="s">
         <v>1089</v>
       </c>
-      <c r="H252" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I252" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="253" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A253" s="2" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>225</v>
       </c>
       <c r="E253" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F253" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>226</v>
       </c>
       <c r="H253" s="3" t="s">
         <v>227</v>
       </c>
       <c r="I253" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="254" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A254" s="2" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>375</v>
       </c>
       <c r="C254" s="3" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D254" s="3" t="s">
         <v>1092</v>
       </c>
-      <c r="D254" s="3" t="s">
+      <c r="E254" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F254" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G254" s="3" t="s">
         <v>1093</v>
       </c>
-      <c r="E254" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G254" s="3" t="s">
+      <c r="H254" s="3" t="s">
         <v>1094</v>
       </c>
-      <c r="H254" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I254" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="255" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A255" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B255" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C255" s="3" t="s">
         <v>1096</v>
       </c>
-      <c r="B255" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C255" s="3" t="s">
+      <c r="D255" s="3" t="s">
         <v>1097</v>
       </c>
-      <c r="D255" s="3" t="s">
+      <c r="E255" s="3" t="s">
         <v>1098</v>
       </c>
-      <c r="E255" s="3" t="s">
+      <c r="F255" s="3" t="s">
         <v>1099</v>
       </c>
-      <c r="F255" s="3" t="s">
+      <c r="G255" s="3" t="s">
         <v>1100</v>
       </c>
-      <c r="G255" s="3" t="s">
+      <c r="H255" s="3" t="s">
         <v>1101</v>
       </c>
-      <c r="H255" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I255" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="256" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A256" s="2" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C256" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D256" s="3" t="s">
         <v>1103</v>
       </c>
-      <c r="D256" s="3" t="s">
+      <c r="E256" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F256" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G256" s="3" t="s">
         <v>1104</v>
       </c>
-      <c r="E256" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G256" s="3" t="s">
+      <c r="H256" s="3" t="s">
         <v>1105</v>
       </c>
-      <c r="H256" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I256" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="257" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A257" s="5" t="s">
-        <v>1107</v>
-[...10 lines deleted...]
-      <c r="I257" s="8"/>
+        <v>1106</v>
+      </c>
+      <c r="B257" s="9" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C257" s="9"/>
+      <c r="D257" s="9"/>
+      <c r="E257" s="9"/>
+      <c r="F257" s="9"/>
+      <c r="G257" s="9"/>
+      <c r="H257" s="9"/>
+      <c r="I257" s="9"/>
     </row>
     <row r="258" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A258" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C258" s="3" t="s">
         <v>1108</v>
       </c>
-      <c r="B258" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C258" s="3" t="s">
+      <c r="D258" s="3" t="s">
         <v>1109</v>
       </c>
-      <c r="D258" s="3" t="s">
+      <c r="E258" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F258" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G258" s="3" t="s">
         <v>1110</v>
       </c>
-      <c r="E258" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G258" s="3" t="s">
+      <c r="H258" s="3" t="s">
         <v>1111</v>
       </c>
-      <c r="H258" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I258" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="259" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A259" s="2" t="s">
-        <v>1108</v>
+        <v>1107</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C259" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D259" s="3" t="s">
         <v>1113</v>
       </c>
-      <c r="D259" s="3" t="s">
+      <c r="E259" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F259" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G259" s="3" t="s">
         <v>1114</v>
       </c>
-      <c r="E259" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G259" s="3" t="s">
+      <c r="H259" s="3" t="s">
         <v>1115</v>
       </c>
-      <c r="H259" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I259" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="260" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A260" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C260" s="3" t="s">
         <v>1117</v>
       </c>
-      <c r="B260" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C260" s="3" t="s">
+      <c r="D260" s="3" t="s">
         <v>1118</v>
       </c>
-      <c r="D260" s="3" t="s">
+      <c r="E260" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F260" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G260" s="3" t="s">
         <v>1119</v>
       </c>
-      <c r="E260" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G260" s="3" t="s">
+      <c r="H260" s="3" t="s">
         <v>1120</v>
       </c>
-      <c r="H260" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I260" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="261" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A261" s="2" t="s">
-        <v>1117</v>
+        <v>1116</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C261" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D261" s="3" t="s">
         <v>1122</v>
       </c>
-      <c r="D261" s="3" t="s">
+      <c r="E261" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F261" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G261" s="3" t="s">
         <v>1123</v>
       </c>
-      <c r="E261" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G261" s="3" t="s">
+      <c r="H261" s="3" t="s">
         <v>1124</v>
       </c>
-      <c r="H261" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I261" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="262" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A262" s="2" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C262" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D262" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E262" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F262" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G262" s="3" t="s">
         <v>28</v>
       </c>
       <c r="H262" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I262" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="263" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A263" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C263" s="3" t="s">
         <v>1126</v>
       </c>
-      <c r="B263" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C263" s="3" t="s">
+      <c r="D263" s="3" t="s">
         <v>1127</v>
       </c>
-      <c r="D263" s="3" t="s">
+      <c r="E263" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F263" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G263" s="3" t="s">
         <v>1128</v>
       </c>
-      <c r="E263" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G263" s="3" t="s">
+      <c r="H263" s="3" t="s">
         <v>1129</v>
       </c>
-      <c r="H263" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I263" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="264" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A264" s="2" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B264" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C264" s="3" t="s">
         <v>1131</v>
       </c>
-      <c r="B264" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C264" s="3" t="s">
+      <c r="D264" s="3" t="s">
         <v>1132</v>
       </c>
-      <c r="D264" s="3" t="s">
+      <c r="E264" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F264" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G264" s="3" t="s">
         <v>1133</v>
       </c>
-      <c r="E264" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G264" s="3" t="s">
+      <c r="H264" s="3" t="s">
         <v>1134</v>
       </c>
-      <c r="H264" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I264" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="265" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A265" s="2" t="s">
-        <v>1131</v>
+        <v>1130</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C265" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D265" s="3" t="s">
         <v>1136</v>
       </c>
-      <c r="D265" s="3" t="s">
+      <c r="E265" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F265" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G265" s="3" t="s">
         <v>1137</v>
       </c>
-      <c r="E265" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G265" s="3" t="s">
+      <c r="H265" s="3" t="s">
         <v>1138</v>
       </c>
-      <c r="H265" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I265" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="266" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A266" s="5" t="s">
-        <v>1140</v>
-[...10 lines deleted...]
-      <c r="I266" s="8"/>
+        <v>1139</v>
+      </c>
+      <c r="B266" s="9" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C266" s="9"/>
+      <c r="D266" s="9"/>
+      <c r="E266" s="9"/>
+      <c r="F266" s="9"/>
+      <c r="G266" s="9"/>
+      <c r="H266" s="9"/>
+      <c r="I266" s="9"/>
     </row>
     <row r="267" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A267" s="2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C267" s="3" t="s">
         <v>1141</v>
       </c>
-      <c r="B267" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C267" s="3" t="s">
+      <c r="D267" s="3" t="s">
         <v>1142</v>
       </c>
-      <c r="D267" s="3" t="s">
+      <c r="E267" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F267" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G267" s="3" t="s">
         <v>1143</v>
       </c>
-      <c r="E267" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G267" s="3" t="s">
+      <c r="H267" s="3" t="s">
         <v>1144</v>
       </c>
-      <c r="H267" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I267" s="3" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="268" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C268" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D268" s="3" t="s">
         <v>1146</v>
       </c>
-      <c r="D268" s="3" t="s">
+      <c r="E268" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F268" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G268" s="3" t="s">
         <v>1147</v>
       </c>
-      <c r="E268" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G268" s="3" t="s">
+      <c r="H268" s="3" t="s">
         <v>1148</v>
       </c>
-      <c r="H268" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I268" s="3" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="269" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A269" s="2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C269" s="3" t="s">
         <v>1150</v>
-      </c>
-[...4 lines deleted...]
-        <v>1151</v>
       </c>
       <c r="D269" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E269" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F269" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G269" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H269" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I269" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="270" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A270" s="2" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C270" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F270" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G270" s="3" t="s">
         <v>1152</v>
       </c>
-      <c r="D270" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H270" s="3" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="I270" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="271" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A271" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C271" s="3" t="s">
         <v>1154</v>
       </c>
-      <c r="B271" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C271" s="3" t="s">
+      <c r="D271" s="3" t="s">
         <v>1155</v>
       </c>
-      <c r="D271" s="3" t="s">
+      <c r="E271" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F271" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G271" s="3" t="s">
         <v>1156</v>
       </c>
-      <c r="E271" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G271" s="3" t="s">
+      <c r="H271" s="3" t="s">
         <v>1157</v>
       </c>
-      <c r="H271" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I271" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="272" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A272" s="2" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C272" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D272" s="3" t="s">
         <v>1159</v>
       </c>
-      <c r="D272" s="3" t="s">
+      <c r="E272" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F272" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G272" s="3" t="s">
         <v>1160</v>
       </c>
-      <c r="E272" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G272" s="3" t="s">
+      <c r="H272" s="3" t="s">
         <v>1161</v>
       </c>
-      <c r="H272" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I272" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="273" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A273" s="2" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C273" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="H273" s="3" t="s">
         <v>862</v>
       </c>
-      <c r="D273" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I273" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="274" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A274" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C274" s="3" t="s">
         <v>1163</v>
       </c>
-      <c r="B274" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C274" s="3" t="s">
+      <c r="D274" s="3" t="s">
         <v>1164</v>
       </c>
-      <c r="D274" s="3" t="s">
+      <c r="E274" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F274" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G274" s="3" t="s">
         <v>1165</v>
       </c>
-      <c r="E274" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G274" s="3" t="s">
+      <c r="H274" s="3" t="s">
         <v>1166</v>
       </c>
-      <c r="H274" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I274" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="275" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A275" s="2" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C275" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="D275" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="D275" s="3" t="s">
+      <c r="E275" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F275" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G275" s="3" t="s">
         <v>489</v>
       </c>
-      <c r="E275" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G275" s="3" t="s">
+      <c r="H275" s="3" t="s">
         <v>490</v>
       </c>
-      <c r="H275" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I275" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="276" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A276" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C276" s="3" t="s">
         <v>1168</v>
       </c>
-      <c r="B276" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C276" s="3" t="s">
+      <c r="D276" s="3" t="s">
         <v>1169</v>
       </c>
-      <c r="D276" s="3" t="s">
+      <c r="E276" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F276" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G276" s="3" t="s">
         <v>1170</v>
       </c>
-      <c r="E276" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G276" s="3" t="s">
+      <c r="H276" s="3" t="s">
         <v>1171</v>
       </c>
-      <c r="H276" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I276" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="277" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A277" s="2" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C277" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="D277" s="3" t="s">
         <v>707</v>
       </c>
-      <c r="D277" s="3" t="s">
+      <c r="E277" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F277" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G277" s="3" t="s">
         <v>708</v>
       </c>
-      <c r="E277" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G277" s="3" t="s">
+      <c r="H277" s="3" t="s">
         <v>709</v>
       </c>
-      <c r="H277" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I277" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="278" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A278" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C278" s="3" t="s">
         <v>1173</v>
-      </c>
-[...4 lines deleted...]
-        <v>1174</v>
       </c>
       <c r="D278" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E278" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F278" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G278" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H278" s="3" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
       <c r="I278" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="279" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A279" s="2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C279" s="3" t="s">
         <v>1176</v>
       </c>
-      <c r="B279" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C279" s="3" t="s">
+      <c r="D279" s="3" t="s">
         <v>1177</v>
       </c>
-      <c r="D279" s="3" t="s">
+      <c r="E279" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F279" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G279" s="3" t="s">
         <v>1178</v>
       </c>
-      <c r="E279" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G279" s="3" t="s">
+      <c r="H279" s="3" t="s">
         <v>1179</v>
       </c>
-      <c r="H279" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I279" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="280" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A280" s="2" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C280" s="3" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D280" s="3" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
       <c r="E280" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F280" s="3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="G280" s="3" t="s">
         <v>1183</v>
       </c>
-      <c r="G280" s="3" t="s">
+      <c r="H280" s="3" t="s">
         <v>1184</v>
       </c>
-      <c r="H280" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I280" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="281" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A281" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C281" s="3" t="s">
         <v>1186</v>
       </c>
-      <c r="B281" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C281" s="3" t="s">
+      <c r="D281" s="3" t="s">
         <v>1187</v>
       </c>
-      <c r="D281" s="3" t="s">
+      <c r="E281" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F281" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G281" s="3" t="s">
         <v>1188</v>
       </c>
-      <c r="E281" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G281" s="3" t="s">
+      <c r="H281" s="3" t="s">
         <v>1189</v>
       </c>
-      <c r="H281" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I281" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="282" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A282" s="2" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C282" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D282" s="3" t="s">
         <v>1191</v>
       </c>
-      <c r="D282" s="3" t="s">
+      <c r="E282" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F282" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G282" s="3" t="s">
         <v>1192</v>
       </c>
-      <c r="E282" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G282" s="3" t="s">
+      <c r="H282" s="3" t="s">
         <v>1193</v>
       </c>
-      <c r="H282" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I282" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="283" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A283" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C283" s="3" t="s">
         <v>1195</v>
       </c>
-      <c r="B283" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C283" s="3" t="s">
+      <c r="D283" s="3" t="s">
         <v>1196</v>
       </c>
-      <c r="D283" s="3" t="s">
+      <c r="E283" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F283" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G283" s="3" t="s">
         <v>1197</v>
       </c>
-      <c r="E283" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G283" s="3" t="s">
+      <c r="H283" s="3" t="s">
         <v>1198</v>
       </c>
-      <c r="H283" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I283" s="3" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="284" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A284" s="2" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C284" s="3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D284" s="3" t="s">
         <v>1200</v>
       </c>
-      <c r="D284" s="3" t="s">
+      <c r="E284" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F284" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G284" s="3" t="s">
         <v>1201</v>
       </c>
-      <c r="E284" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G284" s="3" t="s">
+      <c r="H284" s="3" t="s">
         <v>1202</v>
       </c>
-      <c r="H284" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I284" s="3" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="285" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A285" s="2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B285" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C285" s="3" t="s">
         <v>1204</v>
       </c>
-      <c r="B285" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C285" s="3" t="s">
+      <c r="D285" s="3" t="s">
         <v>1205</v>
       </c>
-      <c r="D285" s="3" t="s">
+      <c r="E285" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F285" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G285" s="3" t="s">
         <v>1206</v>
       </c>
-      <c r="E285" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G285" s="3" t="s">
+      <c r="H285" s="3" t="s">
         <v>1207</v>
       </c>
-      <c r="H285" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I285" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="286" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A286" s="2" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C286" s="3" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D286" s="3" t="s">
         <v>1209</v>
       </c>
-      <c r="D286" s="3" t="s">
+      <c r="E286" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F286" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G286" s="3" t="s">
         <v>1210</v>
       </c>
-      <c r="E286" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G286" s="3" t="s">
+      <c r="H286" s="3" t="s">
         <v>1211</v>
       </c>
-      <c r="H286" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I286" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="287" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A287" s="2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C287" s="3" t="s">
         <v>1213</v>
       </c>
-      <c r="B287" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C287" s="3" t="s">
+      <c r="D287" s="3" t="s">
         <v>1214</v>
       </c>
-      <c r="D287" s="3" t="s">
+      <c r="E287" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F287" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G287" s="3" t="s">
         <v>1215</v>
       </c>
-      <c r="E287" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G287" s="3" t="s">
+      <c r="H287" s="3" t="s">
         <v>1216</v>
       </c>
-      <c r="H287" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I287" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="288" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C288" s="3" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D288" s="3" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
       <c r="E288" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F288" s="3" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="G288" s="3" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H288" s="3" t="s">
         <v>1220</v>
       </c>
-      <c r="H288" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I288" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="289" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A289" s="2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B289" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C289" s="3" t="s">
         <v>1222</v>
       </c>
-      <c r="B289" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C289" s="3" t="s">
+      <c r="D289" s="3" t="s">
         <v>1223</v>
-      </c>
-[...1 lines deleted...]
-        <v>1224</v>
       </c>
       <c r="E289" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F289" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G289" s="3" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H289" s="3" t="s">
         <v>1225</v>
       </c>
-      <c r="H289" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I289" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="290" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A290" s="2" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C290" s="3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D290" s="3" t="s">
         <v>1227</v>
       </c>
-      <c r="D290" s="3" t="s">
+      <c r="E290" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F290" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G290" s="3" t="s">
         <v>1228</v>
       </c>
-      <c r="E290" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G290" s="3" t="s">
+      <c r="H290" s="3" t="s">
         <v>1229</v>
       </c>
-      <c r="H290" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I290" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="291" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A291" s="2" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C291" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D291" s="3" t="s">
         <v>212</v>
       </c>
       <c r="E291" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F291" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G291" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H291" s="3" t="s">
         <v>214</v>
       </c>
       <c r="I291" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="292" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A292" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B292" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C292" s="3" t="s">
         <v>1231</v>
       </c>
-      <c r="B292" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C292" s="3" t="s">
+      <c r="D292" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E292" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F292" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G292" s="3" t="s">
         <v>1232</v>
       </c>
-      <c r="D292" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G292" s="3" t="s">
+      <c r="H292" s="3" t="s">
         <v>1233</v>
       </c>
-      <c r="H292" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I292" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="293" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A293" s="2" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B293" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C293" s="3" t="s">
         <v>1235</v>
       </c>
-      <c r="B293" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C293" s="3" t="s">
+      <c r="D293" s="3" t="s">
         <v>1236</v>
       </c>
-      <c r="D293" s="3" t="s">
+      <c r="E293" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F293" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G293" s="3" t="s">
         <v>1237</v>
       </c>
-      <c r="E293" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G293" s="3" t="s">
+      <c r="H293" s="3" t="s">
         <v>1238</v>
       </c>
-      <c r="H293" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I293" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="294" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A294" s="2" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C294" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D294" s="3" t="s">
         <v>1177</v>
       </c>
-      <c r="D294" s="3" t="s">
+      <c r="E294" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F294" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G294" s="3" t="s">
         <v>1178</v>
       </c>
-      <c r="E294" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G294" s="3" t="s">
+      <c r="H294" s="3" t="s">
         <v>1179</v>
       </c>
-      <c r="H294" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I294" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="295" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A295" s="2" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B295" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C295" s="3" t="s">
         <v>1240</v>
       </c>
-      <c r="B295" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C295" s="3" t="s">
+      <c r="D295" s="3" t="s">
         <v>1241</v>
       </c>
-      <c r="D295" s="3" t="s">
+      <c r="E295" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="F295" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="G295" s="3" t="s">
         <v>1242</v>
       </c>
-      <c r="E295" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G295" s="3" t="s">
+      <c r="H295" s="3" t="s">
         <v>1243</v>
       </c>
-      <c r="H295" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I295" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="296" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A296" s="2" t="s">
-        <v>1240</v>
+        <v>1239</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C296" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D296" s="3" t="s">
         <v>1245</v>
       </c>
-      <c r="D296" s="3" t="s">
+      <c r="E296" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F296" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G296" s="3" t="s">
         <v>1246</v>
       </c>
-      <c r="E296" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G296" s="3" t="s">
+      <c r="H296" s="3" t="s">
         <v>1247</v>
       </c>
-      <c r="H296" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I296" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="297" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A297" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C297" s="3" t="s">
         <v>1249</v>
       </c>
-      <c r="B297" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C297" s="3" t="s">
+      <c r="D297" s="3" t="s">
         <v>1250</v>
       </c>
-      <c r="D297" s="3" t="s">
+      <c r="E297" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F297" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G297" s="3" t="s">
         <v>1251</v>
       </c>
-      <c r="E297" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G297" s="3" t="s">
+      <c r="H297" s="3" t="s">
         <v>1252</v>
       </c>
-      <c r="H297" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I297" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="298" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A298" s="2" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C298" s="3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D298" s="3" t="s">
         <v>1254</v>
       </c>
-      <c r="D298" s="3" t="s">
+      <c r="E298" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F298" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G298" s="3" t="s">
         <v>1255</v>
       </c>
-      <c r="E298" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G298" s="3" t="s">
+      <c r="H298" s="3" t="s">
         <v>1256</v>
       </c>
-      <c r="H298" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I298" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="299" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A299" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C299" s="3" t="s">
         <v>1258</v>
       </c>
-      <c r="B299" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C299" s="3" t="s">
+      <c r="D299" s="3" t="s">
         <v>1259</v>
       </c>
-      <c r="D299" s="3" t="s">
+      <c r="E299" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F299" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G299" s="3" t="s">
         <v>1260</v>
       </c>
-      <c r="E299" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G299" s="3" t="s">
+      <c r="H299" s="3" t="s">
         <v>1261</v>
       </c>
-      <c r="H299" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I299" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="300" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A300" s="2" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C300" s="3" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F300" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G300" s="3" t="s">
         <v>1263</v>
       </c>
-      <c r="D300" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G300" s="3" t="s">
+      <c r="H300" s="3" t="s">
         <v>1264</v>
       </c>
-      <c r="H300" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I300" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="301" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A301" s="2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B301" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C301" s="3" t="s">
         <v>1266</v>
-      </c>
-[...4 lines deleted...]
-        <v>1267</v>
       </c>
       <c r="D301" s="3" t="s">
         <v>234</v>
       </c>
       <c r="E301" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F301" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G301" s="3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H301" s="3" t="s">
         <v>1268</v>
       </c>
-      <c r="H301" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I301" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="302" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A302" s="2" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C302" s="3" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D302" s="3" t="s">
         <v>1270</v>
-      </c>
-[...1 lines deleted...]
-        <v>1271</v>
       </c>
       <c r="E302" s="3" t="s">
         <v>100</v>
       </c>
       <c r="F302" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G302" s="3" t="s">
-        <v>1268</v>
+        <v>1267</v>
       </c>
       <c r="H302" s="3" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="I302" s="3" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="303" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C303" s="3" t="s">
         <v>1273</v>
       </c>
-      <c r="B303" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C303" s="3" t="s">
+      <c r="D303" s="3" t="s">
         <v>1274</v>
       </c>
-      <c r="D303" s="3" t="s">
+      <c r="E303" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F303" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G303" s="3" t="s">
         <v>1275</v>
       </c>
-      <c r="E303" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G303" s="3" t="s">
+      <c r="H303" s="3" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
       <c r="I303" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A304" s="2" t="s">
-        <v>1273</v>
+        <v>1272</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C304" s="3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D304" s="3" t="s">
         <v>1278</v>
       </c>
-      <c r="D304" s="3" t="s">
+      <c r="E304" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F304" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G304" s="3" t="s">
         <v>1279</v>
       </c>
-      <c r="E304" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G304" s="3" t="s">
+      <c r="H304" s="3" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
       <c r="I304" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A305" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C305" s="3" t="s">
         <v>1282</v>
       </c>
-      <c r="B305" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C305" s="3" t="s">
+      <c r="D305" s="3" t="s">
         <v>1283</v>
-      </c>
-[...1 lines deleted...]
-        <v>1284</v>
       </c>
       <c r="E305" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F305" s="3" t="s">
         <v>79</v>
       </c>
       <c r="G305" s="3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H305" s="3" t="s">
         <v>1285</v>
       </c>
-      <c r="H305" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I305" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="306" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A306" s="2" t="s">
-        <v>1282</v>
+        <v>1281</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C306" s="3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D306" s="3" t="s">
         <v>1287</v>
       </c>
-      <c r="D306" s="3" t="s">
+      <c r="E306" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F306" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G306" s="3" t="s">
         <v>1288</v>
       </c>
-      <c r="E306" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G306" s="3" t="s">
+      <c r="H306" s="3" t="s">
         <v>1289</v>
       </c>
-      <c r="H306" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I306" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="307" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A307" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B307" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C307" s="3" t="s">
         <v>1291</v>
       </c>
-      <c r="B307" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C307" s="3" t="s">
+      <c r="D307" s="3" t="s">
         <v>1292</v>
-      </c>
-[...1 lines deleted...]
-        <v>1293</v>
       </c>
       <c r="E307" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F307" s="3" t="s">
         <v>296</v>
       </c>
       <c r="G307" s="3" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H307" s="3" t="s">
         <v>1294</v>
       </c>
-      <c r="H307" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I307" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="308" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A308" s="2" t="s">
-        <v>1291</v>
+        <v>1290</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C308" s="3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D308" s="3" t="s">
         <v>1296</v>
       </c>
-      <c r="D308" s="3" t="s">
+      <c r="E308" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F308" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G308" s="3" t="s">
         <v>1297</v>
       </c>
-      <c r="E308" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G308" s="3" t="s">
+      <c r="H308" s="3" t="s">
         <v>1298</v>
       </c>
-      <c r="H308" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I308" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="309" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A309" s="2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B309" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C309" s="3" t="s">
         <v>1300</v>
       </c>
-      <c r="B309" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C309" s="3" t="s">
+      <c r="D309" s="3" t="s">
         <v>1301</v>
-      </c>
-[...1 lines deleted...]
-        <v>1302</v>
       </c>
       <c r="E309" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F309" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G309" s="3" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H309" s="3" t="s">
         <v>1303</v>
-      </c>
-[...1 lines deleted...]
-        <v>1304</v>
       </c>
       <c r="I309" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A310" s="2" t="s">
-        <v>1300</v>
+        <v>1299</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>375</v>
       </c>
       <c r="C310" s="3" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D310" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="E310" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F310" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G310" s="3" t="s">
         <v>1305</v>
       </c>
-      <c r="D310" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G310" s="3" t="s">
+      <c r="H310" s="3" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
       <c r="I310" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A311" s="2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C311" s="3" t="s">
         <v>1308</v>
       </c>
-      <c r="B311" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C311" s="3" t="s">
+      <c r="D311" s="3" t="s">
         <v>1309</v>
       </c>
-      <c r="D311" s="3" t="s">
+      <c r="E311" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F311" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G311" s="3" t="s">
         <v>1310</v>
       </c>
-      <c r="E311" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G311" s="3" t="s">
+      <c r="H311" s="3" t="s">
         <v>1311</v>
       </c>
-      <c r="H311" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I311" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="312" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A312" s="2" t="s">
-        <v>1308</v>
+        <v>1307</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C312" s="3" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D312" s="3" t="s">
         <v>1313</v>
       </c>
-      <c r="D312" s="3" t="s">
+      <c r="E312" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G312" s="3" t="s">
         <v>1314</v>
       </c>
-      <c r="E312" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G312" s="3" t="s">
+      <c r="H312" s="3" t="s">
         <v>1315</v>
       </c>
-      <c r="H312" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I312" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="313" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A313" s="2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B313" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C313" s="3" t="s">
         <v>1317</v>
       </c>
-      <c r="B313" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C313" s="3" t="s">
+      <c r="D313" s="3" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319</v>
       </c>
       <c r="E313" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F313" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G313" s="3" t="s">
         <v>116</v>
       </c>
       <c r="H313" s="3" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
       <c r="I313" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="314" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A314" s="2" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C314" s="3" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D314" s="3" t="s">
         <v>1321</v>
-      </c>
-[...1 lines deleted...]
-        <v>1322</v>
       </c>
       <c r="E314" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F314" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G314" s="3" t="s">
         <v>116</v>
       </c>
       <c r="H314" s="3" t="s">
-        <v>1323</v>
+        <v>1322</v>
       </c>
       <c r="I314" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="315" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A315" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C315" s="3" t="s">
         <v>1324</v>
       </c>
-      <c r="B315" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C315" s="3" t="s">
+      <c r="D315" s="3" t="s">
         <v>1325</v>
       </c>
-      <c r="D315" s="3" t="s">
+      <c r="E315" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F315" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G315" s="3" t="s">
         <v>1326</v>
       </c>
-      <c r="E315" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G315" s="3" t="s">
+      <c r="H315" s="3" t="s">
         <v>1327</v>
       </c>
-      <c r="H315" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I315" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="316" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A316" s="2" t="s">
-        <v>1324</v>
+        <v>1323</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C316" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D316" s="3" t="s">
         <v>1132</v>
       </c>
-      <c r="D316" s="3" t="s">
+      <c r="E316" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F316" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G316" s="3" t="s">
         <v>1133</v>
       </c>
-      <c r="E316" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G316" s="3" t="s">
+      <c r="H316" s="3" t="s">
         <v>1134</v>
       </c>
-      <c r="H316" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I316" s="3" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="317" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A317" s="2" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B317" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C317" s="3" t="s">
         <v>1329</v>
       </c>
-      <c r="B317" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C317" s="3" t="s">
+      <c r="D317" s="3" t="s">
         <v>1330</v>
       </c>
-      <c r="D317" s="3" t="s">
+      <c r="E317" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F317" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G317" s="3" t="s">
         <v>1331</v>
       </c>
-      <c r="E317" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G317" s="3" t="s">
+      <c r="H317" s="3" t="s">
         <v>1332</v>
       </c>
-      <c r="H317" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I317" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="318" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
-        <v>1329</v>
+        <v>1328</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C318" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D318" s="3" t="s">
         <v>1334</v>
       </c>
-      <c r="D318" s="3" t="s">
+      <c r="E318" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F318" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G318" s="3" t="s">
         <v>1335</v>
       </c>
-      <c r="E318" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G318" s="3" t="s">
+      <c r="H318" s="3" t="s">
         <v>1336</v>
       </c>
-      <c r="H318" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I318" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="319" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A319" s="2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B319" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C319" s="3" t="s">
         <v>1338</v>
       </c>
-      <c r="B319" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C319" s="3" t="s">
+      <c r="D319" s="3" t="s">
         <v>1339</v>
       </c>
-      <c r="D319" s="3" t="s">
+      <c r="E319" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F319" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G319" s="3" t="s">
         <v>1340</v>
       </c>
-      <c r="E319" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G319" s="3" t="s">
+      <c r="H319" s="3" t="s">
         <v>1341</v>
       </c>
-      <c r="H319" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I319" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="320" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A320" s="2" t="s">
-        <v>1338</v>
+        <v>1337</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C320" s="3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D320" s="3" t="s">
         <v>1343</v>
       </c>
-      <c r="D320" s="3" t="s">
+      <c r="E320" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G320" s="3" t="s">
         <v>1344</v>
       </c>
-      <c r="E320" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G320" s="3" t="s">
+      <c r="H320" s="3" t="s">
         <v>1345</v>
       </c>
-      <c r="H320" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I320" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="321" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A321" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C321" s="3" t="s">
         <v>1347</v>
       </c>
-      <c r="B321" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C321" s="3" t="s">
+      <c r="D321" s="3" t="s">
         <v>1348</v>
       </c>
-      <c r="D321" s="3" t="s">
+      <c r="E321" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F321" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G321" s="3" t="s">
         <v>1349</v>
       </c>
-      <c r="E321" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G321" s="3" t="s">
+      <c r="H321" s="3" t="s">
         <v>1350</v>
       </c>
-      <c r="H321" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I321" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="322" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A322" s="2" t="s">
-        <v>1347</v>
+        <v>1346</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C322" s="3" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D322" s="3" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
       <c r="E322" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F322" s="3" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="G322" s="3" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H322" s="3" t="s">
         <v>1220</v>
       </c>
-      <c r="H322" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I322" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="323" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A323" s="2" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B323" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C323" s="3" t="s">
         <v>1352</v>
       </c>
-      <c r="B323" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C323" s="3" t="s">
+      <c r="D323" s="3" t="s">
         <v>1353</v>
       </c>
-      <c r="D323" s="3" t="s">
+      <c r="E323" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F323" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G323" s="3" t="s">
         <v>1354</v>
       </c>
-      <c r="E323" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G323" s="3" t="s">
+      <c r="H323" s="3" t="s">
         <v>1355</v>
       </c>
-      <c r="H323" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I323" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="324" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A324" s="2" t="s">
-        <v>1352</v>
+        <v>1351</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C324" s="3" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D324" s="3" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E324" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F324" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G324" s="3" t="s">
         <v>1357</v>
       </c>
-      <c r="D324" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G324" s="3" t="s">
+      <c r="H324" s="3" t="s">
         <v>1358</v>
       </c>
-      <c r="H324" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I324" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="325" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A325" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B325" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C325" s="3" t="s">
         <v>1360</v>
       </c>
-      <c r="B325" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C325" s="3" t="s">
+      <c r="D325" s="3" t="s">
         <v>1361</v>
       </c>
-      <c r="D325" s="3" t="s">
+      <c r="E325" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F325" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G325" s="3" t="s">
         <v>1362</v>
       </c>
-      <c r="E325" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G325" s="3" t="s">
+      <c r="H325" s="3" t="s">
         <v>1363</v>
       </c>
-      <c r="H325" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I325" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="326" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A326" s="2" t="s">
-        <v>1360</v>
+        <v>1359</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C326" s="3" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D326" s="3" t="s">
         <v>1365</v>
-      </c>
-[...1 lines deleted...]
-        <v>1366</v>
       </c>
       <c r="E326" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F326" s="3" t="s">
         <v>296</v>
       </c>
       <c r="G326" s="3" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H326" s="3" t="s">
         <v>1367</v>
       </c>
-      <c r="H326" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I326" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="327" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A327" s="2" t="s">
-        <v>1369</v>
+        <v>1368</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C327" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D327" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="D327" s="3" t="s">
+      <c r="E327" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F327" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G327" s="3" t="s">
         <v>614</v>
       </c>
-      <c r="E327" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G327" s="3" t="s">
+      <c r="H327" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="H327" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I327" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="328" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A328" s="2" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B328" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C328" s="3" t="s">
         <v>1369</v>
       </c>
-      <c r="B328" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C328" s="3" t="s">
+      <c r="D328" s="3" t="s">
         <v>1370</v>
       </c>
-      <c r="D328" s="3" t="s">
+      <c r="E328" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F328" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G328" s="3" t="s">
         <v>1371</v>
       </c>
-      <c r="E328" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G328" s="3" t="s">
+      <c r="H328" s="3" t="s">
         <v>1372</v>
       </c>
-      <c r="H328" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I328" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="329" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A329" s="2" t="s">
-        <v>1374</v>
+        <v>1373</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C329" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="D329" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="D329" s="3" t="s">
+      <c r="E329" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F329" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G329" s="3" t="s">
         <v>477</v>
       </c>
-      <c r="E329" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G329" s="3" t="s">
+      <c r="H329" s="3" t="s">
         <v>478</v>
       </c>
-      <c r="H329" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I329" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="330" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A330" s="2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B330" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C330" s="3" t="s">
         <v>1374</v>
       </c>
-      <c r="B330" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C330" s="3" t="s">
+      <c r="D330" s="3" t="s">
         <v>1375</v>
       </c>
-      <c r="D330" s="3" t="s">
+      <c r="E330" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F330" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G330" s="3" t="s">
         <v>1376</v>
       </c>
-      <c r="E330" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G330" s="3" t="s">
+      <c r="H330" s="3" t="s">
         <v>1377</v>
       </c>
-      <c r="H330" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I330" s="3" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="331" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A331" s="2" t="s">
-        <v>1379</v>
+        <v>1378</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C331" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="D331" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="D331" s="3" t="s">
+      <c r="E331" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F331" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G331" s="3" t="s">
         <v>503</v>
       </c>
-      <c r="E331" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G331" s="3" t="s">
+      <c r="H331" s="3" t="s">
         <v>504</v>
       </c>
-      <c r="H331" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I331" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="332" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A332" s="2" t="s">
-        <v>1379</v>
+        <v>1378</v>
       </c>
       <c r="B332" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C332" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="D332" s="3" t="s">
         <v>922</v>
       </c>
-      <c r="D332" s="3" t="s">
+      <c r="E332" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F332" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G332" s="3" t="s">
         <v>923</v>
       </c>
-      <c r="E332" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G332" s="3" t="s">
+      <c r="H332" s="3" t="s">
         <v>924</v>
       </c>
-      <c r="H332" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I332" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="333" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A333" s="2" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B333" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C333" s="3" t="s">
         <v>1380</v>
       </c>
-      <c r="B333" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C333" s="3" t="s">
+      <c r="D333" s="3" t="s">
         <v>1381</v>
       </c>
-      <c r="D333" s="3" t="s">
+      <c r="E333" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F333" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G333" s="3" t="s">
         <v>1382</v>
       </c>
-      <c r="E333" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G333" s="3" t="s">
+      <c r="H333" s="3" t="s">
         <v>1383</v>
       </c>
-      <c r="H333" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I333" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="334" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A334" s="2" t="s">
-        <v>1380</v>
+        <v>1379</v>
       </c>
       <c r="B334" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C334" s="3" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D334" s="3" t="s">
         <v>1385</v>
       </c>
-      <c r="D334" s="3" t="s">
+      <c r="E334" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F334" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G334" s="3" t="s">
         <v>1386</v>
       </c>
-      <c r="E334" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G334" s="3" t="s">
+      <c r="H334" s="3" t="s">
         <v>1387</v>
       </c>
-      <c r="H334" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I334" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="335" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A335" s="2" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B335" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C335" s="3" t="s">
         <v>1389</v>
       </c>
-      <c r="B335" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C335" s="3" t="s">
+      <c r="D335" s="3" t="s">
         <v>1390</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
       <c r="E335" s="3" t="s">
         <v>100</v>
       </c>
       <c r="F335" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G335" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H335" s="3" t="s">
         <v>1392</v>
       </c>
-      <c r="H335" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I335" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="336" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A336" s="2" t="s">
-        <v>1389</v>
+        <v>1388</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C336" s="3" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D336" s="3" t="s">
         <v>1353</v>
       </c>
-      <c r="D336" s="3" t="s">
+      <c r="E336" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G336" s="3" t="s">
         <v>1354</v>
       </c>
-      <c r="E336" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G336" s="3" t="s">
+      <c r="H336" s="3" t="s">
         <v>1355</v>
       </c>
-      <c r="H336" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I336" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="337" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A337" s="2" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B337" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C337" s="3" t="s">
         <v>1394</v>
       </c>
-      <c r="B337" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C337" s="3" t="s">
+      <c r="D337" s="3" t="s">
         <v>1395</v>
       </c>
-      <c r="D337" s="3" t="s">
+      <c r="E337" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F337" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G337" s="3" t="s">
         <v>1396</v>
       </c>
-      <c r="E337" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G337" s="3" t="s">
+      <c r="H337" s="3" t="s">
         <v>1397</v>
       </c>
-      <c r="H337" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I337" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="338" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A338" s="2" t="s">
-        <v>1394</v>
+        <v>1393</v>
       </c>
       <c r="B338" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C338" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D338" s="3" t="s">
         <v>1399</v>
       </c>
-      <c r="D338" s="3" t="s">
+      <c r="E338" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F338" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G338" s="3" t="s">
         <v>1400</v>
       </c>
-      <c r="E338" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G338" s="3" t="s">
+      <c r="H338" s="3" t="s">
         <v>1401</v>
       </c>
-      <c r="H338" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I338" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="339" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A339" s="2" t="s">
-        <v>1403</v>
+        <v>1402</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C339" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="D339" s="3" t="s">
         <v>648</v>
       </c>
-      <c r="D339" s="3" t="s">
+      <c r="E339" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F339" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G339" s="3" t="s">
         <v>649</v>
       </c>
-      <c r="E339" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G339" s="3" t="s">
+      <c r="H339" s="3" t="s">
         <v>650</v>
       </c>
-      <c r="H339" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I339" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="340" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A340" s="2" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B340" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C340" s="3" t="s">
         <v>1403</v>
       </c>
-      <c r="B340" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C340" s="3" t="s">
+      <c r="D340" s="3" t="s">
         <v>1404</v>
       </c>
-      <c r="D340" s="3" t="s">
+      <c r="E340" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F340" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G340" s="3" t="s">
         <v>1405</v>
       </c>
-      <c r="E340" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G340" s="3" t="s">
+      <c r="H340" s="3" t="s">
         <v>1406</v>
       </c>
-      <c r="H340" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I340" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="341" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A341" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B341" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C341" s="3" t="s">
         <v>1408</v>
       </c>
-      <c r="B341" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C341" s="3" t="s">
+      <c r="D341" s="3" t="s">
         <v>1409</v>
       </c>
-      <c r="D341" s="3" t="s">
+      <c r="E341" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F341" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G341" s="3" t="s">
         <v>1410</v>
       </c>
-      <c r="E341" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G341" s="3" t="s">
+      <c r="H341" s="3" t="s">
         <v>1411</v>
       </c>
-      <c r="H341" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I341" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="342" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2" t="s">
-        <v>1408</v>
+        <v>1407</v>
       </c>
       <c r="B342" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C342" s="3" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D342" s="3" t="s">
         <v>1413</v>
       </c>
-      <c r="D342" s="3" t="s">
+      <c r="E342" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F342" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G342" s="3" t="s">
         <v>1414</v>
       </c>
-      <c r="E342" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G342" s="3" t="s">
+      <c r="H342" s="3" t="s">
         <v>1415</v>
       </c>
-      <c r="H342" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I342" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="343" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A343" s="2" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B343" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C343" s="3" t="s">
         <v>1417</v>
       </c>
-      <c r="B343" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C343" s="3" t="s">
+      <c r="D343" s="3" t="s">
         <v>1418</v>
       </c>
-      <c r="D343" s="3" t="s">
+      <c r="E343" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F343" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G343" s="3" t="s">
         <v>1419</v>
       </c>
-      <c r="E343" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G343" s="3" t="s">
+      <c r="H343" s="3" t="s">
         <v>1420</v>
       </c>
-      <c r="H343" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I343" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="344" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A344" s="2" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C344" s="3" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D344" s="3" t="s">
         <v>1422</v>
       </c>
-      <c r="D344" s="3" t="s">
+      <c r="E344" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F344" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G344" s="3" t="s">
         <v>1423</v>
       </c>
-      <c r="E344" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G344" s="3" t="s">
+      <c r="H344" s="3" t="s">
         <v>1424</v>
       </c>
-      <c r="H344" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I344" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="345" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A345" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B345" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C345" s="3" t="s">
         <v>1426</v>
       </c>
-      <c r="B345" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C345" s="3" t="s">
+      <c r="D345" s="3" t="s">
         <v>1427</v>
       </c>
-      <c r="D345" s="3" t="s">
+      <c r="E345" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F345" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G345" s="3" t="s">
         <v>1428</v>
       </c>
-      <c r="E345" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G345" s="3" t="s">
+      <c r="H345" s="3" t="s">
         <v>1429</v>
       </c>
-      <c r="H345" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I345" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="346" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A346" s="2" t="s">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C346" s="3" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D346" s="3" t="s">
         <v>1431</v>
       </c>
-      <c r="D346" s="3" t="s">
+      <c r="E346" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F346" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G346" s="3" t="s">
         <v>1432</v>
       </c>
-      <c r="E346" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G346" s="3" t="s">
+      <c r="H346" s="3" t="s">
         <v>1433</v>
       </c>
-      <c r="H346" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I346" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="347" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A347" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B347" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C347" s="3" t="s">
         <v>1435</v>
       </c>
-      <c r="B347" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C347" s="3" t="s">
+      <c r="D347" s="3" t="s">
         <v>1436</v>
-      </c>
-[...1 lines deleted...]
-        <v>1437</v>
       </c>
       <c r="E347" s="3" t="s">
         <v>147</v>
       </c>
       <c r="F347" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G347" s="3" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H347" s="3" t="s">
         <v>1438</v>
       </c>
-      <c r="H347" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I347" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="348" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A348" s="2" t="s">
-        <v>1435</v>
+        <v>1434</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C348" s="3" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D348" s="3" t="s">
         <v>1440</v>
       </c>
-      <c r="D348" s="3" t="s">
+      <c r="E348" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F348" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G348" s="3" t="s">
         <v>1441</v>
       </c>
-      <c r="E348" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G348" s="3" t="s">
+      <c r="H348" s="3" t="s">
         <v>1442</v>
       </c>
-      <c r="H348" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I348" s="3" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="349" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A349" s="2" t="s">
-        <v>1444</v>
+        <v>1443</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C349" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D349" s="3" t="s">
         <v>194</v>
       </c>
       <c r="E349" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F349" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G349" s="3" t="s">
         <v>195</v>
       </c>
       <c r="H349" s="3" t="s">
         <v>196</v>
       </c>
       <c r="I349" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="350" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A350" s="2" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B350" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C350" s="3" t="s">
         <v>1444</v>
       </c>
-      <c r="B350" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C350" s="3" t="s">
+      <c r="D350" s="3" t="s">
         <v>1445</v>
       </c>
-      <c r="D350" s="3" t="s">
+      <c r="E350" s="3" t="s">
         <v>1446</v>
       </c>
-      <c r="E350" s="3" t="s">
+      <c r="F350" s="3" t="s">
         <v>1447</v>
       </c>
-      <c r="F350" s="3" t="s">
+      <c r="G350" s="3" t="s">
         <v>1448</v>
       </c>
-      <c r="G350" s="3" t="s">
+      <c r="H350" s="3" t="s">
         <v>1449</v>
       </c>
-      <c r="H350" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I350" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="351" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A351" s="2" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C351" s="3" t="s">
         <v>1451</v>
       </c>
-      <c r="B351" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C351" s="3" t="s">
+      <c r="D351" s="3" t="s">
         <v>1452</v>
       </c>
-      <c r="D351" s="3" t="s">
+      <c r="E351" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F351" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G351" s="3" t="s">
         <v>1453</v>
       </c>
-      <c r="E351" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G351" s="3" t="s">
+      <c r="H351" s="3" t="s">
         <v>1454</v>
       </c>
-      <c r="H351" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I351" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="352" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A352" s="2" t="s">
-        <v>1451</v>
+        <v>1450</v>
       </c>
       <c r="B352" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C352" s="3" t="s">
-        <v>1456</v>
+        <v>1455</v>
       </c>
       <c r="D352" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="E352" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F352" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G352" s="3" t="s">
         <v>836</v>
       </c>
-      <c r="E352" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G352" s="3" t="s">
+      <c r="H352" s="3" t="s">
         <v>837</v>
       </c>
-      <c r="H352" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I352" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="353" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A353" s="2" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B353" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C353" s="3" t="s">
         <v>1457</v>
       </c>
-      <c r="B353" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C353" s="3" t="s">
+      <c r="D353" s="3" t="s">
         <v>1458</v>
       </c>
-      <c r="D353" s="3" t="s">
+      <c r="E353" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F353" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G353" s="3" t="s">
         <v>1459</v>
       </c>
-      <c r="E353" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G353" s="3" t="s">
+      <c r="H353" s="3" t="s">
         <v>1460</v>
       </c>
-      <c r="H353" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I353" s="3" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="354" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A354" s="2" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C354" s="3" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D354" s="3" t="s">
         <v>1462</v>
       </c>
-      <c r="D354" s="3" t="s">
+      <c r="E354" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F354" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G354" s="3" t="s">
         <v>1463</v>
       </c>
-      <c r="E354" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G354" s="3" t="s">
+      <c r="H354" s="3" t="s">
         <v>1464</v>
       </c>
-      <c r="H354" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I354" s="3" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="355" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A355" s="2" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B355" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C355" s="3" t="s">
         <v>1466</v>
       </c>
-      <c r="B355" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C355" s="3" t="s">
+      <c r="D355" s="3" t="s">
         <v>1467</v>
       </c>
-      <c r="D355" s="3" t="s">
+      <c r="E355" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F355" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G355" s="3" t="s">
         <v>1468</v>
       </c>
-      <c r="E355" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G355" s="3" t="s">
+      <c r="H355" s="3" t="s">
         <v>1469</v>
       </c>
-      <c r="H355" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I355" s="3" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="356" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A356" s="2" t="s">
-        <v>1466</v>
+        <v>1465</v>
       </c>
       <c r="B356" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C356" s="3" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D356" s="3" t="s">
         <v>1471</v>
       </c>
-      <c r="D356" s="3" t="s">
+      <c r="E356" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F356" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G356" s="3" t="s">
         <v>1472</v>
       </c>
-      <c r="E356" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G356" s="3" t="s">
+      <c r="H356" s="3" t="s">
         <v>1473</v>
       </c>
-      <c r="H356" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I356" s="3" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="357" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A357" s="2" t="s">
-        <v>1475</v>
+        <v>1474</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C357" s="3" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="D357" s="3" t="s">
         <v>261</v>
       </c>
       <c r="E357" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F357" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G357" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="H357" s="3" t="s">
         <v>594</v>
       </c>
-      <c r="H357" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I357" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="358" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A358" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B358" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C358" s="3" t="s">
         <v>1475</v>
       </c>
-      <c r="B358" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C358" s="3" t="s">
+      <c r="D358" s="3" t="s">
         <v>1476</v>
       </c>
-      <c r="D358" s="3" t="s">
+      <c r="E358" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F358" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G358" s="3" t="s">
         <v>1477</v>
       </c>
-      <c r="E358" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G358" s="3" t="s">
+      <c r="H358" s="3" t="s">
         <v>1478</v>
       </c>
-      <c r="H358" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I358" s="3" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B266:I266"/>
     <mergeCell ref="B91:I91"/>
     <mergeCell ref="B92:I92"/>
     <mergeCell ref="B76:I76"/>
     <mergeCell ref="B189:I189"/>
     <mergeCell ref="B214:I214"/>
     <mergeCell ref="B257:I257"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G210" r:id="rId1" xr:uid="{6C066F2B-D27A-44E6-978F-F3D25601F337}"/>
     <hyperlink ref="G211" r:id="rId2" xr:uid="{869D25EB-B91D-4F8E-9CFF-7FCBDA21E81E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>