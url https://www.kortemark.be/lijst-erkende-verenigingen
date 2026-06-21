--- v1 (2026-05-07)
+++ v2 (2026-06-21)
@@ -1,4541 +1,3485 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Vrije tijd\Vrijetijdsloket\Erkenning Kortemarkse verenigingen\Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9B93969D-5BFE-4682-83E0-FD641A77815C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A7EAA8B-46EA-4A35-92AF-8778CC00C1C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29925" yWindow="-615" windowWidth="21600" windowHeight="12645" xr2:uid="{47390F3A-DD33-4AC0-9677-7D37D897D198}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{47390F3A-DD33-4AC0-9677-7D37D897D198}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$I$1:$I$983576</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$F$1:$F$983576</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3169" uniqueCount="1510">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2118" uniqueCount="1155">
   <si>
     <t>Vereniging</t>
   </si>
   <si>
     <t xml:space="preserve">11 11 11 Groot Kortemark  </t>
   </si>
   <si>
     <t>Glorieux Piet</t>
   </si>
   <si>
     <t>Voorzitter</t>
   </si>
   <si>
-    <t>Pastoor Blanckestraat 0008 0201</t>
-[...7 lines deleted...]
-  <si>
     <t>piet.glorieux@gmail.com</t>
   </si>
   <si>
     <t>0472 25 79 18</t>
   </si>
   <si>
     <t>Desnyder Marleen</t>
   </si>
   <si>
     <t>Secretaris</t>
   </si>
   <si>
-    <t>Amersveldestraat 142 A</t>
-[...1 lines deleted...]
-  <si>
     <t>marleen_desnyder@hotmail.com</t>
   </si>
   <si>
     <t>0474 54 86 08</t>
   </si>
   <si>
     <t xml:space="preserve">ABS Kortemark  </t>
   </si>
   <si>
     <t>Pauwelyn Marc</t>
   </si>
   <si>
-    <t xml:space="preserve">Spanjaardstraat 0029 </t>
-[...1 lines deleted...]
-  <si>
     <t>marcpauwelyn@hotmail.com</t>
   </si>
   <si>
     <t>0485 47 08 07</t>
   </si>
   <si>
     <t>Van Haecke Bart</t>
   </si>
   <si>
-    <t xml:space="preserve">Oude Zeedijkstraat 0009 </t>
-[...1 lines deleted...]
-  <si>
     <t>bart_van_haecke@telenet.be</t>
   </si>
   <si>
     <t>0478 26 96 04</t>
   </si>
   <si>
     <t xml:space="preserve">Academie Voor Radiësthesie  </t>
   </si>
   <si>
     <t>Brackx Frieda</t>
   </si>
   <si>
-    <t xml:space="preserve">Robaardstraat 21 </t>
-[...7 lines deleted...]
-  <si>
     <t>frieda.brackx@live.be</t>
   </si>
   <si>
     <t>0471 24 07 23</t>
   </si>
   <si>
     <t>Viaene Guido</t>
   </si>
   <si>
-    <t xml:space="preserve">Roibaerdstraat 21 </t>
-[...1 lines deleted...]
-  <si>
     <t>info@aardstralen.be</t>
   </si>
   <si>
     <t>0472 99 89 43</t>
   </si>
   <si>
     <t xml:space="preserve">Aërobicsclub Together Fit  </t>
   </si>
   <si>
     <t>Vermeersch Mirjam</t>
   </si>
   <si>
-    <t xml:space="preserve">Tuinwijk 0042 </t>
-[...1 lines deleted...]
-  <si>
     <t>2gether.fit@gmail.com</t>
   </si>
   <si>
     <t>0474 39 95 93</t>
   </si>
   <si>
     <t>Vroman Dimitri</t>
   </si>
   <si>
-    <t xml:space="preserve">Gaaipersstraat 0025 </t>
-[...7 lines deleted...]
-  <si>
     <t>dimitrivroman@hotmail.com</t>
   </si>
   <si>
     <t>0479 34 80 33</t>
   </si>
   <si>
     <t xml:space="preserve">Alfabetwijk Kouter 2  </t>
   </si>
   <si>
     <t>Gysels Dieter</t>
   </si>
   <si>
-    <t>Koutermolenstraat 2 H</t>
-[...1 lines deleted...]
-  <si>
     <t>dieter.gysels@gmail.com</t>
   </si>
   <si>
     <t>0498 61 31 15</t>
   </si>
   <si>
     <t>Serreyn Bart</t>
   </si>
   <si>
-    <t>Koutermolenstraat 0002 M</t>
-[...1 lines deleted...]
-  <si>
     <t>juffie_els@hotmail.com</t>
   </si>
   <si>
     <t>0478 91 20 31</t>
   </si>
   <si>
     <t xml:space="preserve">Atletiekclub Z-Runners  </t>
   </si>
   <si>
     <t>Couvreur Martin</t>
   </si>
   <si>
-    <t>Nieuwstraat 17 B 201</t>
-[...1 lines deleted...]
-  <si>
     <t>martin.couvreur@skynet.be</t>
   </si>
   <si>
     <t>0496 37 88 87</t>
   </si>
   <si>
     <t>Wulfaert Valerie</t>
   </si>
   <si>
-    <t>Handzamestraat 0146 C</t>
-[...1 lines deleted...]
-  <si>
     <t>valerie.wulfaert@gmail.com</t>
   </si>
   <si>
     <t>0499 14 35 58</t>
   </si>
   <si>
     <t xml:space="preserve">ATV Sports Zarren  </t>
   </si>
   <si>
     <t>Vandenabeele Shari</t>
   </si>
   <si>
-    <t xml:space="preserve">Koordhoekstraat 0077 </t>
-[...1 lines deleted...]
-  <si>
     <t>shari.vandenabeele@gmail.com</t>
   </si>
   <si>
     <t>0498 07 38 99</t>
   </si>
   <si>
     <t>Vanpoucke Kristien</t>
   </si>
   <si>
-    <t>Hogestraat 0042 A</t>
-[...1 lines deleted...]
-  <si>
     <t>kristien.vanpoucke@yahoo.com</t>
   </si>
   <si>
     <t>0475 31 22 50</t>
   </si>
   <si>
     <t xml:space="preserve">Badmintonclub Kortemark  </t>
   </si>
   <si>
     <t>Segaert Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">Groenestraat 0048 </t>
-[...1 lines deleted...]
-  <si>
     <t>jansegaert@telenet.be</t>
   </si>
   <si>
     <t>0472 90 85 10</t>
   </si>
   <si>
     <t>Haspeslagh Bart</t>
   </si>
   <si>
-    <t>Koutermolenstraat 4 A</t>
-[...4 lines deleted...]
-  <si>
     <t>barthaspeslagh@hotmail.com</t>
   </si>
   <si>
     <t>0472 47 25 68</t>
   </si>
   <si>
     <t xml:space="preserve">Basketbalclub BT Kortemark  </t>
   </si>
   <si>
     <t>Dequidt Mathias</t>
   </si>
   <si>
-    <t xml:space="preserve">Oliemolenstraat 18 </t>
-[...7 lines deleted...]
-  <si>
     <t>mathias.dequidt@hotmail.com</t>
   </si>
   <si>
     <t>0477 89 64 35</t>
   </si>
   <si>
     <t>Vanderbeke Eddy</t>
   </si>
   <si>
-    <t xml:space="preserve">Tuinwijk 0009 </t>
-[...1 lines deleted...]
-  <si>
     <t>vanderbeke_eddy@scarlet.be</t>
   </si>
   <si>
     <t>0479 87 81 93</t>
   </si>
   <si>
     <t xml:space="preserve">Basketbalclub De Gevestigde Waarden  </t>
   </si>
   <si>
     <t>Alosserie Dieter</t>
   </si>
   <si>
-    <t xml:space="preserve">Populierenlaan 0005 </t>
-[...1 lines deleted...]
-  <si>
     <t>dieter_alosserie@hotmail.com</t>
   </si>
   <si>
     <t>0485 15 83 46</t>
   </si>
   <si>
     <t>Sinnaeve Anson</t>
   </si>
   <si>
-    <t xml:space="preserve">Kreeftenstraat 1 </t>
-[...7 lines deleted...]
-  <si>
     <t>ansonsinnaeve@gmail.com</t>
   </si>
   <si>
     <t>0477 60 10 76</t>
   </si>
   <si>
     <t xml:space="preserve">Bbq De Broekestokers  </t>
   </si>
   <si>
     <t>Devoldere Hubert</t>
   </si>
   <si>
-    <t xml:space="preserve">Gouden-Hoofdstraat 0008 </t>
-[...1 lines deleted...]
-  <si>
     <t>hubertdevoldere@gmail.com</t>
   </si>
   <si>
     <t>0494 30 32 77</t>
   </si>
   <si>
     <t>Raçon Barry</t>
   </si>
   <si>
-    <t xml:space="preserve">Spondestraat 0055 </t>
-[...1 lines deleted...]
-  <si>
     <t>barry.racon@skynet.be</t>
   </si>
   <si>
     <t>0471 80 85 77</t>
   </si>
   <si>
     <t xml:space="preserve">Beweging.Net Kortemark  </t>
   </si>
   <si>
     <t>Vandermeersch Luc</t>
   </si>
   <si>
-    <t xml:space="preserve">Kronevoordestraat 0034 </t>
-[...1 lines deleted...]
-  <si>
     <t>lucvandermeersch@proximus.be</t>
   </si>
   <si>
     <t>0470 57 21 56</t>
   </si>
   <si>
     <t>Vercoutere Jelle</t>
   </si>
   <si>
-    <t xml:space="preserve">Amersveldestraat 0032 </t>
-[...1 lines deleted...]
-  <si>
     <t>jelle_vercoutere@hotmail.com</t>
   </si>
   <si>
     <t>0478 57 31 00</t>
   </si>
   <si>
     <t xml:space="preserve">Biljart Breughel A  </t>
   </si>
   <si>
     <t>Verhelst Andy</t>
   </si>
   <si>
-    <t xml:space="preserve">Pastoor D Vanhautestraat 33 </t>
-[...1 lines deleted...]
-  <si>
     <t>andy.verhelst1@telenet.be</t>
   </si>
   <si>
     <t>0475 47 28 20</t>
   </si>
   <si>
     <t>Vandenweghe Ilse</t>
   </si>
   <si>
-    <t xml:space="preserve">Handzamestraat 0067 </t>
-[...1 lines deleted...]
-  <si>
     <t>ilsevandenweghe@hotmail.com</t>
   </si>
   <si>
     <t>0474 98 52 28</t>
   </si>
   <si>
     <t xml:space="preserve">Biljartclub Carambol 'Krijt Op Tijd"  </t>
   </si>
   <si>
     <t>Desmet Luc</t>
   </si>
   <si>
-    <t xml:space="preserve">Stationsstraat 0058 </t>
-[...1 lines deleted...]
-  <si>
     <t>desmet.lds@skynet.be</t>
   </si>
   <si>
     <t>0473 59 07 86</t>
   </si>
   <si>
     <t>Vereecke Daniël</t>
   </si>
   <si>
-    <t>Stationsstraat 0051 0101</t>
-[...1 lines deleted...]
-  <si>
     <t>daniel.vereecke@telenet.be</t>
   </si>
   <si>
     <t>0474 85 37 75</t>
   </si>
   <si>
     <t xml:space="preserve">Boldersclub De Krekebolders  </t>
   </si>
   <si>
     <t>Scheerlinck Gerard</t>
   </si>
   <si>
-    <t xml:space="preserve">Politieke-Gevangenenstraat 0003 </t>
-[...1 lines deleted...]
-  <si>
     <t>gerard.scheerlinck@skynet.be</t>
   </si>
   <si>
     <t>0498 83 85 06</t>
   </si>
   <si>
     <t>Rosselle Yvan</t>
   </si>
   <si>
-    <t>Arme Klarenstraat 21 3.3</t>
-[...7 lines deleted...]
-  <si>
     <t>yvan.rosselle@skynet.be</t>
   </si>
   <si>
     <t>0496 33 14 30</t>
   </si>
   <si>
     <t xml:space="preserve">Boogschutters Adf Vrijbos  </t>
   </si>
   <si>
     <t>Van Roye Nico</t>
   </si>
   <si>
-    <t xml:space="preserve">Neerstraat 0004 </t>
-[...7 lines deleted...]
-  <si>
     <t>nicovanroye@hotmail.com</t>
   </si>
   <si>
     <t>0471 97 83 94</t>
   </si>
   <si>
     <t>Terryn Renaldo</t>
   </si>
   <si>
-    <t xml:space="preserve">Handzamestraat 0006 </t>
-[...1 lines deleted...]
-  <si>
     <t>terryn_renaldo@proximus.be</t>
   </si>
   <si>
     <t>0496 02 50 07</t>
   </si>
   <si>
     <t xml:space="preserve">Boogschutters Edewalle de vrienden  </t>
   </si>
   <si>
     <t>Willaert Jean-Pierre</t>
   </si>
   <si>
-    <t xml:space="preserve">Tulpenlaan 0006 </t>
-[...1 lines deleted...]
-  <si>
     <t>jeanpierrewillaert@live.be</t>
   </si>
   <si>
     <t>0498 11 84 57</t>
   </si>
   <si>
     <t>Vandevorst Eric</t>
   </si>
   <si>
-    <t xml:space="preserve">Ichtegemstraat 24 </t>
-[...7 lines deleted...]
-  <si>
     <t>black_corpion@msn.com</t>
   </si>
   <si>
     <t>0477 73 32 51</t>
   </si>
   <si>
     <t xml:space="preserve">Bosrank Vzw  </t>
   </si>
   <si>
     <t>Delanghe Christine</t>
   </si>
   <si>
     <t>secretaris</t>
   </si>
   <si>
-    <t xml:space="preserve">Tulpenlaan 0001 </t>
-[...1 lines deleted...]
-  <si>
     <t>Christine.delanghe@hotmail.com</t>
   </si>
   <si>
     <t>0497 93 06 35</t>
   </si>
   <si>
     <t>Dewilde Ester</t>
   </si>
   <si>
-    <t xml:space="preserve">Spondestraat 0005 </t>
-[...1 lines deleted...]
-  <si>
     <t>ester.dewilde@telenet.be</t>
   </si>
   <si>
     <t>0496 83 41 50</t>
   </si>
   <si>
     <t xml:space="preserve">Broederlijk Delen Kortemark  </t>
   </si>
   <si>
     <t>Compernolle Marie-Jeanne</t>
   </si>
   <si>
-    <t xml:space="preserve">Ellestraat 0001 </t>
-[...1 lines deleted...]
-  <si>
     <t>mj.compernolle@telenet.be</t>
   </si>
   <si>
     <t>0472 74 26 38</t>
   </si>
   <si>
     <t>Lammertyn Daniel</t>
   </si>
   <si>
-    <t xml:space="preserve">Jan Mioenstraat 0008 </t>
-[...1 lines deleted...]
-  <si>
     <t>daniel.lammertyn1@telenet.be</t>
   </si>
   <si>
     <t>0475 24 47 32</t>
   </si>
   <si>
     <t xml:space="preserve">Broederlijk Delen Zarren  </t>
   </si>
   <si>
     <t>Messeyne Maurits</t>
   </si>
   <si>
-    <t xml:space="preserve">20ste Liniestraat 0022 </t>
-[...1 lines deleted...]
-  <si>
     <t>maurits.messeyne@gmail.com</t>
   </si>
   <si>
     <t>0473 36 80 21</t>
   </si>
   <si>
     <t>Vergote Johan</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadenstraat 0087 </t>
-[...1 lines deleted...]
-  <si>
     <t>vergote.johan@telenet.be</t>
   </si>
   <si>
     <t>051 56 91 87</t>
   </si>
   <si>
     <t xml:space="preserve">Buurtcomité Gouden Hoofdstraat  </t>
   </si>
   <si>
     <t>Vannoote Roeland</t>
   </si>
   <si>
-    <t xml:space="preserve">Gouden-Hoofdstraat 0031 </t>
-[...1 lines deleted...]
-  <si>
     <t>info@vannoote.com</t>
   </si>
   <si>
     <t>0495 51 13 15</t>
   </si>
   <si>
     <t>Sap Ann</t>
   </si>
   <si>
-    <t xml:space="preserve">Gouden-Hoofdstraat 0029 </t>
-[...1 lines deleted...]
-  <si>
     <t>ann.sap1@proximus.be</t>
   </si>
   <si>
     <t>0493 21 72 39</t>
   </si>
   <si>
     <t xml:space="preserve">Buurtfeest Voorstad Werken  </t>
   </si>
   <si>
     <t>Vannieuwenhuyse Johan</t>
   </si>
   <si>
-    <t xml:space="preserve">Werkenstraat 0105 </t>
-[...1 lines deleted...]
-  <si>
     <t>j.vannieuwenhuyse1@telenet.be</t>
   </si>
   <si>
     <t>0495 38 64 49</t>
   </si>
   <si>
     <t>Calleeuw Sebastiaan</t>
   </si>
   <si>
-    <t>Werkenstraat 0101 A</t>
-[...1 lines deleted...]
-  <si>
     <t>sebasiaan.calleeuw@hotmail.com</t>
   </si>
   <si>
     <t>0477 84 69 95</t>
   </si>
   <si>
     <t xml:space="preserve">CD&amp;V Kortemark  </t>
   </si>
   <si>
     <t>Vanoost Anneleen</t>
   </si>
   <si>
-    <t xml:space="preserve">Steenstraat 9 </t>
-[...1 lines deleted...]
-  <si>
     <t>vanoostanneleen@hotmail.com</t>
   </si>
   <si>
     <t>0485 49 71 90</t>
   </si>
   <si>
     <t>Deceuninck Marnic</t>
   </si>
   <si>
-    <t xml:space="preserve">Torhoutstraat 0090 </t>
-[...1 lines deleted...]
-  <si>
     <t>deceuninckmarnic@skynet.be</t>
   </si>
   <si>
     <t>051 56 87 85</t>
   </si>
   <si>
     <t xml:space="preserve">Chiro Spartok (Handzame)  </t>
   </si>
   <si>
     <t>Gadeyne Fien</t>
   </si>
   <si>
-    <t xml:space="preserve">Groenestraat 0009 </t>
-[...1 lines deleted...]
-  <si>
     <t>fiengadeyne8@gmail.com</t>
   </si>
   <si>
     <t>0477 81 13 20</t>
   </si>
   <si>
     <t>Neyrinck Mare</t>
   </si>
   <si>
-    <t xml:space="preserve">Groenestraat 0003 </t>
-[...1 lines deleted...]
-  <si>
     <t>mare.neyrinck@gmail.com</t>
   </si>
   <si>
     <t>0468 28 85 09</t>
   </si>
   <si>
     <t xml:space="preserve">Chiro Zarren  </t>
   </si>
   <si>
     <t>Constandt Lore</t>
   </si>
   <si>
-    <t xml:space="preserve">Ieperstraat 157 </t>
-[...1 lines deleted...]
-  <si>
     <t>constandtlore04@gmail.com</t>
   </si>
   <si>
     <t>0491 88 43 04</t>
   </si>
   <si>
     <t>Ballière Yara</t>
   </si>
   <si>
-    <t>Mollestraat 5 A</t>
-[...1 lines deleted...]
-  <si>
     <t>yaraballiere@gmail.com</t>
   </si>
   <si>
     <t>0483 31 81 68</t>
   </si>
   <si>
     <t xml:space="preserve">Clubhouse Wild Hogs  </t>
   </si>
   <si>
     <t>Herreman Hilde</t>
   </si>
   <si>
-    <t xml:space="preserve">Nieuwstraat 0022 </t>
-[...1 lines deleted...]
-  <si>
     <t>herremanhilde@gmail.com</t>
   </si>
   <si>
     <t>0478 55 13 14</t>
   </si>
   <si>
     <t>Tempelaere Katrien</t>
   </si>
   <si>
-    <t xml:space="preserve">Hoogledestraat 0021 </t>
-[...1 lines deleted...]
-  <si>
     <t>lovely.florky@telenet.be</t>
   </si>
   <si>
     <t>0478 53 07 78</t>
   </si>
   <si>
     <t xml:space="preserve">Cm Kern - Gezonde Buurt  </t>
   </si>
   <si>
     <t>Strubbe Willy</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadenstraat 0017 </t>
-[...1 lines deleted...]
-  <si>
     <t>w.strubbe@telenet.be</t>
   </si>
   <si>
     <t>0486 18 50 89</t>
   </si>
   <si>
     <t>Vermaercke Chris</t>
   </si>
   <si>
-    <t>Amersveldestraat 0119 A</t>
-[...1 lines deleted...]
-  <si>
     <t>chris.vermaercke@telenet.be</t>
   </si>
   <si>
     <t>0468 11 08 37</t>
   </si>
   <si>
     <t xml:space="preserve">Content Kortemark  </t>
   </si>
   <si>
     <t>Devisschere Ann</t>
   </si>
   <si>
-    <t xml:space="preserve">Seizoenwerkerslaan 17 </t>
-[...1 lines deleted...]
-  <si>
     <t>anndevisschere@hotmail.com</t>
   </si>
   <si>
     <t>0486 80 85 65</t>
   </si>
   <si>
     <t>Lietaert Bert</t>
   </si>
   <si>
-    <t>Ieperstraat 0022 B</t>
-[...1 lines deleted...]
-  <si>
     <t>bert.lietaert@gmail.com</t>
   </si>
   <si>
     <t>0486 99 37 59</t>
   </si>
   <si>
     <t xml:space="preserve">Cultuurraad Kortemark  </t>
   </si>
   <si>
     <t>Aneca Simon</t>
   </si>
   <si>
-    <t xml:space="preserve">Sint-Elooistraat 18 </t>
-[...7 lines deleted...]
-  <si>
     <t>simon.aneca@kortemark.be</t>
   </si>
   <si>
     <t>0470 63 47 49</t>
   </si>
   <si>
     <t>Denyft Walter</t>
   </si>
   <si>
-    <t>Pastoor Blanckestraat 0008 0103</t>
-[...1 lines deleted...]
-  <si>
     <t>walter.denyft@skynet.be</t>
   </si>
   <si>
     <t>0475 67 28 63</t>
   </si>
   <si>
     <t xml:space="preserve">Cyclingteam Krampe  </t>
   </si>
   <si>
     <t>Boysen Sander</t>
   </si>
   <si>
-    <t>Europalaan 39 A</t>
-[...1 lines deleted...]
-  <si>
     <t>boysen.sander@gmail.com</t>
   </si>
   <si>
     <t>0474 55 72 61</t>
   </si>
   <si>
     <t>Samoy Ilian</t>
   </si>
   <si>
-    <t xml:space="preserve">Gouden-Hoofdstraat 0042 </t>
-[...1 lines deleted...]
-  <si>
     <t>iliansamoy001@gmail.com</t>
   </si>
   <si>
     <t>0491 24 71 98</t>
   </si>
   <si>
     <t xml:space="preserve">Dans Saloon Old Kentucky  </t>
   </si>
   <si>
     <t>Hindryckx Noel</t>
   </si>
   <si>
-    <t xml:space="preserve">Roeselarestraat 0015 </t>
-[...4 lines deleted...]
-  <si>
     <t>bigjoe.naddy@hotmail.com</t>
   </si>
   <si>
     <t>0496 20 25 47</t>
   </si>
   <si>
     <t>Maes Karina</t>
   </si>
   <si>
-    <t>Kleine Kerkweg 0032 b 102</t>
-[...7 lines deleted...]
-  <si>
     <t>karina.maes@telenet.be</t>
   </si>
   <si>
     <t>0494 83 52 33</t>
   </si>
   <si>
     <t xml:space="preserve">Dartsclub Den Optimist  </t>
   </si>
   <si>
     <t>De Corte Anja</t>
   </si>
   <si>
-    <t xml:space="preserve">Hoogledestraat 15 </t>
-[...1 lines deleted...]
-  <si>
     <t>anja.de.corte@hotmail.com</t>
   </si>
   <si>
     <t>0473 98 49 89</t>
   </si>
   <si>
     <t>Decleir Kurt</t>
   </si>
   <si>
-    <t xml:space="preserve">Spanjaardstraat 0021 </t>
-[...1 lines deleted...]
-  <si>
     <t>decleirkurt@gmail.com</t>
   </si>
   <si>
     <t>0477 94 42 98</t>
   </si>
   <si>
     <t xml:space="preserve">De Kerkuil NWG  </t>
   </si>
   <si>
     <t>Vanysacker Karl</t>
   </si>
   <si>
-    <t xml:space="preserve">Koutermolenstraat 0057 </t>
-[...1 lines deleted...]
-  <si>
     <t>karl.vanysacker@hotmail.com</t>
   </si>
   <si>
     <t>051 56 93 27</t>
   </si>
   <si>
     <t>Declercq Sofie</t>
   </si>
   <si>
-    <t xml:space="preserve">Kapoenstraat 0001 </t>
-[...1 lines deleted...]
-  <si>
     <t>sofiedecl@gmail.com</t>
   </si>
   <si>
     <t>0486 24 90 62</t>
   </si>
   <si>
     <t xml:space="preserve">De Koutershotters  </t>
   </si>
   <si>
     <t>Declerck Peter</t>
   </si>
   <si>
-    <t xml:space="preserve">Zonnebekestraat 0100 </t>
-[...7 lines deleted...]
-  <si>
     <t>Pdeclerck@outlook.be</t>
   </si>
   <si>
     <t>0478 59 26 95</t>
   </si>
   <si>
     <t>Delheye Lien</t>
   </si>
   <si>
-    <t xml:space="preserve">'s Gravenwal 0020 </t>
-[...1 lines deleted...]
-  <si>
     <t>liendelheye@gmail.com</t>
   </si>
   <si>
     <t>0494 63 45 67</t>
   </si>
   <si>
     <t xml:space="preserve">De Moaten Van Robbe  </t>
   </si>
   <si>
     <t>Denoo Joris</t>
   </si>
   <si>
-    <t xml:space="preserve">Oudstrijderslaan 0019 </t>
-[...1 lines deleted...]
-  <si>
     <t>jo.denoo@telenet.be</t>
   </si>
   <si>
     <t>0477 30 26 09</t>
   </si>
   <si>
     <t>Vanneste Geert</t>
   </si>
   <si>
-    <t xml:space="preserve">Firmin Deprezstraat 0077 </t>
-[...1 lines deleted...]
-  <si>
     <t>geertvanneste01@hotmail.com</t>
   </si>
   <si>
     <t>0494 90 37 09</t>
   </si>
   <si>
     <t xml:space="preserve">De Nieuwe Wijk  </t>
   </si>
   <si>
     <t>Spruytte Mario</t>
   </si>
   <si>
-    <t xml:space="preserve">Firmin Deprezstraat 0026 </t>
-[...1 lines deleted...]
-  <si>
     <t>mario.spruytte@telenet.be</t>
   </si>
   <si>
     <t>0486 74 66 50</t>
   </si>
   <si>
     <t>Durant Lindsay</t>
   </si>
   <si>
-    <t xml:space="preserve">P.M. De Vloostraat 27 </t>
-[...1 lines deleted...]
-  <si>
     <t>buurtfeestnieuwewijk24@gmail.com</t>
   </si>
   <si>
     <t>0498 45 58 77</t>
   </si>
   <si>
     <t xml:space="preserve">De Ruyterhoek Vrienden  </t>
   </si>
   <si>
     <t>Provoost Steven</t>
   </si>
   <si>
-    <t xml:space="preserve">Ruyterhoekstraat 0019 </t>
-[...1 lines deleted...]
-  <si>
     <t>steven.provoost2@telenet.be</t>
   </si>
   <si>
     <t>0494 50 60 94</t>
   </si>
   <si>
     <t>Depoorter Andy</t>
   </si>
   <si>
-    <t xml:space="preserve">Klerkenstraat 0014 </t>
-[...1 lines deleted...]
-  <si>
     <t>poortertje@hotmail.com</t>
   </si>
   <si>
     <t>0499 31 77 60</t>
   </si>
   <si>
     <t xml:space="preserve">De Steenbakkerij-Vrienden  </t>
   </si>
   <si>
     <t xml:space="preserve">De Stille Weldoeners  </t>
   </si>
   <si>
     <t>Six Patrick</t>
   </si>
   <si>
-    <t xml:space="preserve">Koordhoekstraat 0016 </t>
-[...1 lines deleted...]
-  <si>
     <t>patrick.six@hotmail.com</t>
   </si>
   <si>
     <t>0497 42 91 16</t>
   </si>
   <si>
     <t>Sarrazyn Geert</t>
   </si>
   <si>
-    <t xml:space="preserve">Terreststraat 0090 </t>
-[...7 lines deleted...]
-  <si>
     <t>geertsarrazyn@gmail.com</t>
   </si>
   <si>
     <t>0478 40 24 13</t>
   </si>
   <si>
     <t xml:space="preserve">De Waakvlam  </t>
   </si>
   <si>
     <t>Mommerency Franky</t>
   </si>
   <si>
     <t>voorzitter</t>
   </si>
   <si>
-    <t>Nieuwstraat 0030 0302</t>
-[...1 lines deleted...]
-  <si>
     <t>frankymommerency@hotmail.be</t>
   </si>
   <si>
     <t>0476 21 14 02</t>
   </si>
   <si>
     <t>Kimpe Paul</t>
   </si>
   <si>
     <t>paulkimpe@skynet.be</t>
   </si>
   <si>
     <t>0486 39 82 91</t>
   </si>
   <si>
     <t xml:space="preserve">Dorpsraad Kortemark  </t>
   </si>
   <si>
     <t>Lepoutre Roger</t>
   </si>
   <si>
-    <t>Jerome Debouttestraat 0003 1</t>
-[...1 lines deleted...]
-  <si>
     <t>roger.lepoutre1@telenet.be</t>
   </si>
   <si>
     <t>0485 06 88 33</t>
   </si>
   <si>
     <t xml:space="preserve">Dorpsraad Zarren  </t>
   </si>
   <si>
     <t>Van Acker Bertrand</t>
   </si>
   <si>
-    <t xml:space="preserve">Vlaestraat 0012 </t>
-[...1 lines deleted...]
-  <si>
     <t>bertrand.vanacker@outlook.be</t>
   </si>
   <si>
     <t>0478 42 98 23</t>
   </si>
   <si>
     <t>Goethals Lieven</t>
   </si>
   <si>
-    <t xml:space="preserve">Koordhoekstraat 0076 </t>
-[...1 lines deleted...]
-  <si>
     <t>lievengoethals@telenet.be</t>
   </si>
   <si>
     <t>0477 94 37 36</t>
   </si>
   <si>
     <t xml:space="preserve">Fanclub Fietsen Tibo  </t>
   </si>
   <si>
     <t>Vanslembrouck Frederik</t>
   </si>
   <si>
-    <t xml:space="preserve">Amersveldestraat 0013 </t>
-[...1 lines deleted...]
-  <si>
     <t>fanclubfietsentibo@gmail.com</t>
   </si>
   <si>
     <t>0479 57 88 70</t>
   </si>
   <si>
     <t>Deleu Myriam</t>
   </si>
   <si>
-    <t xml:space="preserve">Zarren-Lindestraat 0026 </t>
-[...1 lines deleted...]
-  <si>
     <t>natalie@vnclean.be</t>
   </si>
   <si>
     <t>0477 99 46 23</t>
   </si>
   <si>
     <t xml:space="preserve">Feestcomité Edewalle  </t>
   </si>
   <si>
     <t>Fiers Ivan</t>
   </si>
   <si>
-    <t>Handzamestraat 0146 B</t>
-[...1 lines deleted...]
-  <si>
     <t>ivan.fiers@telenet.be</t>
   </si>
   <si>
     <t>0474 55 44 20</t>
   </si>
   <si>
     <t>De Neve Stijn</t>
   </si>
   <si>
-    <t xml:space="preserve">Nachtegaalstraat 0013 </t>
-[...1 lines deleted...]
-  <si>
     <t>denevestijn@telenet.be</t>
   </si>
   <si>
     <t>0470 89 36 65</t>
   </si>
   <si>
     <t xml:space="preserve">Feestcomité Handzame  </t>
   </si>
   <si>
-    <t xml:space="preserve">Elflijnenlaan 0010 </t>
-[...1 lines deleted...]
-  <si>
     <t>kurt.decleir@telenet.be</t>
   </si>
   <si>
     <t>0474 40 79 94</t>
   </si>
   <si>
     <t>Vanmaele Geert</t>
   </si>
   <si>
-    <t>Handzamestraat 0086 B</t>
-[...1 lines deleted...]
-  <si>
     <t>vanmaelegeert@telenet.be</t>
   </si>
   <si>
     <t>0485 67 54 65</t>
   </si>
   <si>
     <t xml:space="preserve">Feestcomité Kortemark  </t>
   </si>
   <si>
     <t xml:space="preserve">Feestcomité Werken  </t>
   </si>
   <si>
-    <t>Werken</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Feestcomité Zarren  </t>
   </si>
   <si>
     <t>Vandenbussche Michiel</t>
   </si>
   <si>
-    <t xml:space="preserve">Esenstraat 42 </t>
-[...1 lines deleted...]
-  <si>
     <t>michielvandenbussche@hotmail.com</t>
   </si>
   <si>
     <t>0479 95 37 77</t>
   </si>
   <si>
     <t xml:space="preserve">Femma Krekedal  </t>
   </si>
   <si>
     <t>Serruys Monique</t>
   </si>
   <si>
-    <t xml:space="preserve">Kortemarkstraat 33 </t>
-[...1 lines deleted...]
-  <si>
     <t>monique.serruys@skynet.be</t>
   </si>
   <si>
     <t>0475 76 09 04</t>
   </si>
   <si>
     <t>Vuylsteke Dorine</t>
   </si>
   <si>
-    <t xml:space="preserve">Pastoor Denysweg 0002 </t>
-[...1 lines deleted...]
-  <si>
     <t>dorinevuylsteke@hotmail.com</t>
   </si>
   <si>
     <t>0494 37 79 71</t>
   </si>
   <si>
     <t xml:space="preserve">Femma Zarren  </t>
   </si>
   <si>
     <t>Clarebout Annelore</t>
   </si>
   <si>
-    <t xml:space="preserve">Koordhoekstraat 82 </t>
-[...1 lines deleted...]
-  <si>
     <t>annelore_@hotmail.com</t>
   </si>
   <si>
     <t>0497 65 68 55</t>
   </si>
   <si>
     <t>Vandaele Valerie</t>
   </si>
   <si>
-    <t xml:space="preserve">'t Gaainest 0009 </t>
-[...1 lines deleted...]
-  <si>
     <t>valjevandaele@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Ferm Kortemark  </t>
   </si>
   <si>
     <t>Van De Velde Anje</t>
   </si>
   <si>
-    <t>Galgestraat 0011 A</t>
-[...1 lines deleted...]
-  <si>
     <t>vulsteke.s@telenet.be</t>
   </si>
   <si>
     <t>051 56 62 62</t>
   </si>
   <si>
     <t>Sys Mieke</t>
   </si>
   <si>
-    <t xml:space="preserve">Nachtegaalstraat 0002 </t>
-[...1 lines deleted...]
-  <si>
     <t>sys_mieke@hotmail.com</t>
   </si>
   <si>
     <t>0471 57 94 06</t>
   </si>
   <si>
     <t xml:space="preserve">Ferm Zarren  </t>
   </si>
   <si>
     <t>Vangheluwe Ingrid</t>
   </si>
   <si>
-    <t xml:space="preserve">Kapoenstraat 0034 </t>
-[...1 lines deleted...]
-  <si>
     <t>dejonckheeremarc@telenet.be</t>
   </si>
   <si>
     <t>0495 79 99 08</t>
   </si>
   <si>
     <t>Vanneste Heidi</t>
   </si>
   <si>
-    <t>Werkenstraat 0056 B</t>
-[...1 lines deleted...]
-  <si>
     <t>heidi_vanneste@hotmail.be</t>
   </si>
   <si>
     <t>0475 56 01 81</t>
   </si>
   <si>
     <t xml:space="preserve">Future4dogs Vzw  </t>
   </si>
   <si>
     <t>Despierre Tamara</t>
   </si>
   <si>
-    <t xml:space="preserve">Zarrenstraat 0019 </t>
-[...1 lines deleted...]
-  <si>
     <t>tamaradespierre@msn.com</t>
   </si>
   <si>
     <t>0497 40 02 24</t>
   </si>
   <si>
     <t>Roosen Frederic</t>
   </si>
   <si>
-    <t xml:space="preserve">Zarrenstraat 0015 </t>
-[...1 lines deleted...]
-  <si>
     <t>frederic.roosen@telenet.be</t>
   </si>
   <si>
     <t>0498 73 29 96</t>
   </si>
   <si>
     <t xml:space="preserve">Gezinsbond Handzame  </t>
   </si>
   <si>
     <t>Tommelin Stefaan</t>
   </si>
   <si>
-    <t>Amersveldestraat 0139 D</t>
-[...1 lines deleted...]
-  <si>
     <t>stefaan.tommelin@telenet.be</t>
   </si>
   <si>
     <t>0496 55 06 12</t>
   </si>
   <si>
     <t>Fiers Jan</t>
   </si>
   <si>
     <t>fiers.jan@proximus.be</t>
   </si>
   <si>
     <t>0495 23 93 46</t>
   </si>
   <si>
     <t xml:space="preserve">Gezinsbond Kortemark  </t>
   </si>
   <si>
     <t>Vanbecelaere Kris</t>
   </si>
   <si>
-    <t xml:space="preserve">Firmin Deprezstraat 0073 </t>
-[...1 lines deleted...]
-  <si>
     <t>kris.vanbecelaere@telenet.be</t>
   </si>
   <si>
     <t>0497 46 31 70</t>
   </si>
   <si>
     <t>Delbarge Kürt</t>
   </si>
   <si>
-    <t>Koutermolenstraat 0097 A</t>
-[...1 lines deleted...]
-  <si>
     <t>kurt.delbarge@telenet.be</t>
   </si>
   <si>
     <t>0496 23 11 84</t>
   </si>
   <si>
     <t xml:space="preserve">Gezinsbond Werken  </t>
   </si>
   <si>
     <t>Danneels Lode</t>
   </si>
   <si>
-    <t>Werkenstraat 0072 A</t>
-[...1 lines deleted...]
-  <si>
     <t>lode.danneels@telenet.be</t>
   </si>
   <si>
     <t>0498 62 36 67</t>
   </si>
   <si>
     <t>Degrendel Dieter</t>
   </si>
   <si>
-    <t xml:space="preserve">Vladslostraat 0003 </t>
-[...1 lines deleted...]
-  <si>
     <t>dieter.degrendel@telenet.be</t>
   </si>
   <si>
     <t>0478 45 13 71</t>
   </si>
   <si>
     <t xml:space="preserve">Gezinsbond Zarren  </t>
   </si>
   <si>
     <t>Vandevoorde Dirk</t>
   </si>
   <si>
-    <t xml:space="preserve">Vuilpanstraat 0023 </t>
-[...1 lines deleted...]
-  <si>
     <t>dirk.vandevoorde3@telenet.be</t>
   </si>
   <si>
     <t>0472 55 68 51</t>
   </si>
   <si>
     <t>Hoornaert Emily</t>
   </si>
   <si>
-    <t>Zarren-Lindestraat 23 A</t>
-[...1 lines deleted...]
-  <si>
     <t>emilyhoornaert@hotmail.com</t>
   </si>
   <si>
     <t>0472 88 36 76</t>
   </si>
   <si>
     <t xml:space="preserve">Golfbiljart Breughel Boys A  </t>
   </si>
   <si>
     <t>Deboodt Kristof</t>
   </si>
   <si>
-    <t>Ieperstraat 60 A</t>
-[...1 lines deleted...]
-  <si>
     <t>deboodtkristof@gmail.com</t>
   </si>
   <si>
     <t>0474 85 35 00</t>
   </si>
   <si>
     <t>Decleir Michaël</t>
   </si>
   <si>
-    <t xml:space="preserve">De Terlinestraat 3 </t>
-[...7 lines deleted...]
-  <si>
     <t>michaeldecleir@gmail.com</t>
   </si>
   <si>
     <t>0474 72 53 53</t>
   </si>
   <si>
     <t xml:space="preserve">Golfbiljartclub Breughelstoters  </t>
   </si>
   <si>
     <t>Vandepoele Francky</t>
   </si>
   <si>
-    <t xml:space="preserve">Firmin Deprezstraat 0079 </t>
-[...1 lines deleted...]
-  <si>
     <t>eva.seurinck@telenet.be</t>
   </si>
   <si>
     <t>0472 72 74 12</t>
   </si>
   <si>
     <t>Tanghe Filip</t>
   </si>
   <si>
-    <t xml:space="preserve">Koutermolenstraat 0080 </t>
-[...1 lines deleted...]
-  <si>
     <t>filip_tanghe@telenet.be</t>
   </si>
   <si>
     <t>0474 95 72 07</t>
   </si>
   <si>
     <t xml:space="preserve">Golfbiljartclub de Welkomstoters  </t>
   </si>
   <si>
     <t>Ramael Mike</t>
   </si>
   <si>
-    <t xml:space="preserve">Edewallestraat 0091 </t>
-[...1 lines deleted...]
-  <si>
     <t>deblaere.lesley@hotmail.com</t>
   </si>
   <si>
     <t>0492 73 19 96</t>
   </si>
   <si>
     <t>De Blaere Lesley</t>
   </si>
   <si>
     <t xml:space="preserve">Handsome Cookersclub  </t>
   </si>
   <si>
     <t>Boysen Joost</t>
   </si>
   <si>
-    <t xml:space="preserve">Spondestraat 0067 </t>
-[...1 lines deleted...]
-  <si>
     <t>joost.boysen@telenet.be</t>
   </si>
   <si>
     <t>0475 59 25 92</t>
   </si>
   <si>
     <t>Denys Paul</t>
   </si>
   <si>
-    <t xml:space="preserve">Hogestraat 0037 </t>
-[...1 lines deleted...]
-  <si>
     <t>paul.denys1@telenet.be</t>
   </si>
   <si>
     <t>051 58 05 89</t>
   </si>
   <si>
     <t xml:space="preserve">Heemkundige Kring Crekel Beke  </t>
   </si>
   <si>
     <t>Bostoen Myriam</t>
   </si>
   <si>
-    <t xml:space="preserve">Kastanjelaan 3 </t>
-[...1 lines deleted...]
-  <si>
     <t>bostoen.myriam@gmail.com</t>
   </si>
   <si>
     <t>0496 78 16 38</t>
   </si>
   <si>
     <t>Joseph Herman</t>
   </si>
   <si>
-    <t>Markt 14 301</t>
-[...1 lines deleted...]
-  <si>
     <t>herman.joseph@telenet.be</t>
   </si>
   <si>
     <t>0492 94 76 97</t>
   </si>
   <si>
     <t xml:space="preserve">Jeugdbrandweer Kortemark  </t>
   </si>
   <si>
     <t>Algoedt Michael</t>
   </si>
   <si>
-    <t xml:space="preserve">Steenovenweg 0003 </t>
-[...1 lines deleted...]
-  <si>
     <t>Michael.algoedt@telenet.be</t>
   </si>
   <si>
     <t>0485 30 62 91</t>
   </si>
   <si>
     <t>Vanhoutte Davy</t>
   </si>
   <si>
-    <t xml:space="preserve">Handzamestraat 0054 </t>
-[...1 lines deleted...]
-  <si>
     <t>vanhoutte_davy@hotmail.com</t>
   </si>
   <si>
     <t>0477 73 77 83</t>
   </si>
   <si>
     <t xml:space="preserve">Jeugdhuis De Fauteuil  </t>
   </si>
   <si>
     <t>Maekelberg Emma</t>
   </si>
   <si>
-    <t xml:space="preserve">Ichtegemstraat 0060 </t>
-[...1 lines deleted...]
-  <si>
     <t>maekelbergemma@gmail.com</t>
   </si>
   <si>
     <t>0468 43 88 09</t>
   </si>
   <si>
     <t>Muyllaert Ashley</t>
   </si>
   <si>
-    <t xml:space="preserve">Amersveldestraat 0136 </t>
-[...1 lines deleted...]
-  <si>
     <t>ashleymuyllaert@hotmail.com</t>
   </si>
   <si>
     <t>0474 91 34 86</t>
   </si>
   <si>
     <t xml:space="preserve">Jeugdhuis De Meeuwe  </t>
   </si>
   <si>
     <t>Verhelle Cedric</t>
   </si>
   <si>
-    <t xml:space="preserve">Teerlingweg 3 </t>
-[...7 lines deleted...]
-  <si>
     <t>cedricverhelle1@gmail.com</t>
   </si>
   <si>
     <t>0468 11 98 60</t>
   </si>
   <si>
     <t>Boysen Jarno</t>
   </si>
   <si>
-    <t xml:space="preserve">Spondestraat 67 </t>
-[...1 lines deleted...]
-  <si>
     <t>jarno.boysen@gmail.com</t>
   </si>
   <si>
     <t>0476 76 04 86</t>
   </si>
   <si>
     <t xml:space="preserve">Jeugdhuis De Zunne  </t>
   </si>
   <si>
     <t>Vanthuyne Lars</t>
   </si>
   <si>
-    <t>Hogestraat 0032 A</t>
-[...1 lines deleted...]
-  <si>
     <t>larsvanthuyne@outlook.be</t>
   </si>
   <si>
     <t>0498 12 97 42</t>
   </si>
   <si>
     <t>Neyrinck Elodie</t>
   </si>
   <si>
-    <t xml:space="preserve">Hogestraat 0030 </t>
-[...1 lines deleted...]
-  <si>
     <t>elodie.neyrinck@gmail.com</t>
   </si>
   <si>
     <t>0478 41 69 30</t>
   </si>
   <si>
     <t xml:space="preserve">Jeugdraad Kortemark  </t>
   </si>
   <si>
     <t>Vermaercke Jaron</t>
   </si>
   <si>
     <t>vermaercke.jaron@live.be</t>
   </si>
   <si>
     <t>0477 42 32 19</t>
   </si>
   <si>
     <t>Anseeuw Bram</t>
   </si>
   <si>
-    <t>Zarrenstraat 25 A</t>
-[...1 lines deleted...]
-  <si>
     <t>anseeuwbram@gmail.com</t>
   </si>
   <si>
     <t>0470 666 972</t>
   </si>
   <si>
     <t xml:space="preserve">Judoclub Jokohazam vzw  </t>
   </si>
   <si>
-    <t>Hospitaalstraat 25 J</t>
-[...1 lines deleted...]
-  <si>
     <t>geert.sarrazyn@telenet.be</t>
   </si>
   <si>
     <t>0496 50 92 64</t>
   </si>
   <si>
     <t>Piepers Martijn</t>
   </si>
   <si>
-    <t xml:space="preserve">Staatsbaan 112 </t>
-[...1 lines deleted...]
-  <si>
     <t>martijn.piepers@hotmail.com</t>
   </si>
   <si>
     <t>0496 79 88 28</t>
   </si>
   <si>
     <t xml:space="preserve">Kaartersclub Elle Kaarters (Welkomstkaarters)  </t>
   </si>
   <si>
     <t>Depuydt Christiane</t>
   </si>
   <si>
-    <t xml:space="preserve">Gitsstraat 0024 </t>
-[...1 lines deleted...]
-  <si>
     <t>christiane.johny@hotmail.com</t>
   </si>
   <si>
     <t>051 56 91 47</t>
   </si>
   <si>
     <t>Schepens Yves</t>
   </si>
   <si>
-    <t xml:space="preserve">Ieperstraat 0035 </t>
-[...1 lines deleted...]
-  <si>
     <t>yves.schepens@gmail.com</t>
   </si>
   <si>
     <t>0472 53 39 47</t>
   </si>
   <si>
     <t xml:space="preserve">Kaartersclub Met De Muil  </t>
   </si>
   <si>
     <t>Vandekerckhove Christophe</t>
   </si>
   <si>
     <t>christovan@live.be</t>
   </si>
   <si>
     <t>0478 60 03 08</t>
   </si>
   <si>
     <t>Maertens Dominique</t>
   </si>
   <si>
-    <t xml:space="preserve">Steenstraat 0063 </t>
-[...1 lines deleted...]
-  <si>
     <t>dominique.maertens66@telenet.be</t>
   </si>
   <si>
     <t>0495 27 41 93</t>
   </si>
   <si>
     <t xml:space="preserve">KLJ Kortemark  </t>
   </si>
   <si>
     <t>Vanthuyne Lukas</t>
   </si>
   <si>
-    <t xml:space="preserve">Zandstraat 0003 </t>
-[...1 lines deleted...]
-  <si>
     <t>lukasvanthuyne01@gmail.com</t>
   </si>
   <si>
     <t>0498 06 61 82</t>
   </si>
   <si>
     <t>Van Isacker Laura</t>
   </si>
   <si>
-    <t xml:space="preserve">Handzamestraat 0158 </t>
-[...1 lines deleted...]
-  <si>
     <t>vanisackerlaura@gmail.com</t>
   </si>
   <si>
     <t>0492 86 05 99</t>
   </si>
   <si>
     <t xml:space="preserve">Koninklijke Wielerclub Hand In Hand  </t>
   </si>
   <si>
     <t>Lambrecht Geert</t>
   </si>
   <si>
-    <t>Koutermolenstraat 0066 A</t>
-[...1 lines deleted...]
-  <si>
     <t>geertmlambrecht@gmail.com</t>
   </si>
   <si>
     <t>0475 74 43 62</t>
   </si>
   <si>
     <t>Vandewalle Koen</t>
   </si>
   <si>
-    <t xml:space="preserve">Koutermolenstraat 0090 </t>
-[...1 lines deleted...]
-  <si>
     <t>Vandewalle.Dewilde@skynet.be</t>
   </si>
   <si>
     <t>0472 90 38 71</t>
   </si>
   <si>
     <t xml:space="preserve">Koninklijke Wielerclub Vriendensport Zarren  </t>
   </si>
   <si>
     <t>Casier Jens</t>
   </si>
   <si>
-    <t xml:space="preserve">Werkenstraat 0119 </t>
-[...1 lines deleted...]
-  <si>
     <t>info@schilderwerkencasier.be</t>
   </si>
   <si>
     <t>0494 21 72 87</t>
   </si>
   <si>
     <t>Desimpel Frederick</t>
   </si>
   <si>
-    <t xml:space="preserve">Esenstraat 0049 </t>
-[...1 lines deleted...]
-  <si>
     <t>info@fdesimpel.be</t>
   </si>
   <si>
     <t>0473 84 15 84</t>
   </si>
   <si>
     <t xml:space="preserve">Kookclub A Point  </t>
   </si>
   <si>
     <t>Vanneste Stijn</t>
   </si>
   <si>
     <t>stijn_vanneste@outlook.com</t>
   </si>
   <si>
     <t>0491 25 39 28</t>
   </si>
   <si>
     <t>Vanquaethem Frederic</t>
   </si>
   <si>
-    <t>Amersveldestraat 0139 J000</t>
-[...1 lines deleted...]
-  <si>
     <t>frederic.vanquaethem@hotmail.com</t>
   </si>
   <si>
     <t>0484 90 31 37</t>
   </si>
   <si>
     <t xml:space="preserve">Kortemark Feest  </t>
   </si>
   <si>
     <t>Vanneste Sam</t>
   </si>
   <si>
-    <t xml:space="preserve">Schreveweg 3 </t>
-[...1 lines deleted...]
-  <si>
     <t>samvanneste01@gmail.com</t>
   </si>
   <si>
     <t>0499 08 54 57</t>
   </si>
   <si>
     <t xml:space="preserve">Kortemark Komt Op Tegen Kanker  </t>
   </si>
   <si>
     <t>Decoene Jery</t>
   </si>
   <si>
-    <t xml:space="preserve">Steenovenweg 18 </t>
-[...1 lines deleted...]
-  <si>
     <t>j.decoene@telenet.be</t>
   </si>
   <si>
     <t>0476 62 98 56</t>
   </si>
   <si>
     <t>Saelens Stefaan</t>
   </si>
   <si>
-    <t xml:space="preserve">Oogstweg 0022 </t>
-[...1 lines deleted...]
-  <si>
     <t>stefaan.saelens3@telenet.be</t>
   </si>
   <si>
     <t>0475 43 11 55</t>
   </si>
   <si>
     <t xml:space="preserve">Kunstgroep Die Swaene  </t>
   </si>
   <si>
     <t>Logghe Marian</t>
   </si>
   <si>
-    <t xml:space="preserve">Koekelarestraat 0085 </t>
-[...1 lines deleted...]
-  <si>
     <t>marian-logghe@skynet.be</t>
   </si>
   <si>
     <t>0494 78 92 38</t>
   </si>
   <si>
     <t>Despeghel Hendrik</t>
   </si>
   <si>
-    <t xml:space="preserve">Leopoldlaan(Sta) 0007 </t>
-[...7 lines deleted...]
-  <si>
     <t>hendrik.despeghel@telenet.be</t>
   </si>
   <si>
     <t>051 70 16 39</t>
   </si>
   <si>
     <t xml:space="preserve">Landelijke Gilde Kortemark  </t>
   </si>
   <si>
     <t>Deruyttere Peter</t>
   </si>
   <si>
-    <t xml:space="preserve">Bescheewegestraat 0002 </t>
-[...1 lines deleted...]
-  <si>
     <t>info@deruyttere-loonbedrijf.be</t>
   </si>
   <si>
     <t>0475 58 59 85</t>
   </si>
   <si>
     <t>Roelens Filip</t>
   </si>
   <si>
-    <t xml:space="preserve">Polletstraat 0006 </t>
-[...1 lines deleted...]
-  <si>
     <t>roelensvandesteene@hotmail.com</t>
   </si>
   <si>
     <t>0478 54 25 29</t>
   </si>
   <si>
     <t xml:space="preserve">Leefbaar Groot Kortemark Vzw  </t>
   </si>
   <si>
     <t>Onraedt Wouter</t>
   </si>
   <si>
-    <t>Koutermolenstraat 23 E</t>
-[...1 lines deleted...]
-  <si>
     <t>wouter.onraedt@telenet.be</t>
   </si>
   <si>
     <t>0471 27 31 34</t>
   </si>
   <si>
     <t>Van Roye Ulrik</t>
   </si>
   <si>
-    <t xml:space="preserve">Hoogledestraat 0019 </t>
-[...1 lines deleted...]
-  <si>
     <t>ulrik.vr@icloud.com</t>
   </si>
   <si>
     <t>0477 22 20 39</t>
   </si>
   <si>
     <t xml:space="preserve">Markant Kortemark  </t>
   </si>
   <si>
     <t>Vuylsteke Karien</t>
   </si>
   <si>
     <t>karien_vuylsteke@hotmail.com</t>
   </si>
   <si>
     <t>0497 50 91 95</t>
   </si>
   <si>
     <t>Ampe Godelieve</t>
   </si>
   <si>
-    <t>Hoogledestraat 0102 B</t>
-[...1 lines deleted...]
-  <si>
     <t>hoogheampe@gmail.com</t>
   </si>
   <si>
     <t>0497 73 53 40</t>
   </si>
   <si>
     <t xml:space="preserve">Milieuraad Kortemark  </t>
   </si>
   <si>
     <t xml:space="preserve">Milieudienst Kortemark </t>
   </si>
   <si>
-    <t xml:space="preserve">Stationsstraat 68 </t>
-[...1 lines deleted...]
-  <si>
     <t>greet.vanstaeyen@kortemark.be</t>
   </si>
   <si>
     <t>0498 28 53 41</t>
   </si>
   <si>
     <t xml:space="preserve">Minivoetbalclub Kbc-Shotters Kortemark  </t>
   </si>
   <si>
     <t>Declerck Filip</t>
   </si>
   <si>
-    <t xml:space="preserve">Leopold II Laan 15 </t>
-[...7 lines deleted...]
-  <si>
     <t>filsan@scarlet.be</t>
   </si>
   <si>
     <t>0485 61 39 06</t>
   </si>
   <si>
     <t>Seynaeve Geert</t>
   </si>
   <si>
-    <t>Lichterveldestraat 0133 A</t>
-[...1 lines deleted...]
-  <si>
     <t>geert.seynaeve4@telenet.be</t>
   </si>
   <si>
     <t>0475 60 99 00</t>
   </si>
   <si>
     <t xml:space="preserve">Minivoetbalverbond Kortemark vzw  </t>
   </si>
   <si>
     <t>Vanrolleghem Kris</t>
   </si>
   <si>
-    <t xml:space="preserve">Ichtegemstraat 0102 </t>
-[...1 lines deleted...]
-  <si>
     <t>vanrolleghem.kris@telenet.be</t>
   </si>
   <si>
     <t>0475 83 20 65</t>
   </si>
   <si>
     <t>Delarue Geert</t>
   </si>
   <si>
-    <t xml:space="preserve">Pastoor Denysweg 0005 </t>
-[...1 lines deleted...]
-  <si>
     <t>geert_delarue@telenet.be</t>
   </si>
   <si>
     <t>0486 86 79 41</t>
   </si>
   <si>
     <t xml:space="preserve">Mountainbikeclub Mud Dust Fun  </t>
   </si>
   <si>
     <t>Bosch Stijn</t>
   </si>
   <si>
-    <t xml:space="preserve">Gouden-Hoofdstraat 0028 </t>
-[...1 lines deleted...]
-  <si>
     <t>voedersbosch@skynet.be</t>
   </si>
   <si>
     <t>0472 25 92 09</t>
   </si>
   <si>
     <t>Beernaert Nick</t>
   </si>
   <si>
-    <t xml:space="preserve">Pastoor D. Vanhautestraat 0004 </t>
-[...4 lines deleted...]
-  <si>
     <t>muddustfun@gmail.com</t>
   </si>
   <si>
     <t>0471 38 74 34</t>
   </si>
   <si>
     <t xml:space="preserve">Mtb Streetrace Vzw (Vroeger Mollecross)  </t>
   </si>
   <si>
     <t>Braem Geert</t>
   </si>
   <si>
-    <t>Amersveldestraat 0226 A</t>
-[...1 lines deleted...]
-  <si>
     <t>geertbraem@skynet.be</t>
   </si>
   <si>
     <t>0497 24 47 97</t>
   </si>
   <si>
     <t xml:space="preserve">Muziekmaatschappij Sint Cecilia Handzame  </t>
   </si>
   <si>
     <t>Willaert Janne</t>
   </si>
   <si>
-    <t>Hoogledestraat 0037 0101</t>
-[...1 lines deleted...]
-  <si>
     <t>sintceciliahandzame@gmail.com</t>
   </si>
   <si>
     <t>0470 80 64 50</t>
   </si>
   <si>
     <t>Willaert Henk</t>
   </si>
   <si>
-    <t>Koutermolenstraat 0002 C</t>
-[...1 lines deleted...]
-  <si>
     <t>henk.willaert1@telenet.be</t>
   </si>
   <si>
     <t>0486 68 54 02</t>
   </si>
   <si>
     <t xml:space="preserve">Muziekmaatschappij Sint-Cecilia Zarren-Werken  </t>
   </si>
   <si>
     <t>Vanthuyne Eric</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadenstraat 0080 </t>
-[...1 lines deleted...]
-  <si>
     <t>ericvanthuyne@skynet.be</t>
   </si>
   <si>
     <t>0475 80 76 17</t>
   </si>
   <si>
     <t>Callebert Hugo</t>
   </si>
   <si>
-    <t xml:space="preserve">Staatsbaan 0219 </t>
-[...1 lines deleted...]
-  <si>
     <t>st.cecilia.zarren@skynet.be</t>
   </si>
   <si>
     <t>0499 33 55 20</t>
   </si>
   <si>
     <t xml:space="preserve">MVUKISI  </t>
   </si>
   <si>
     <t>Luengila Gola Fifi</t>
   </si>
   <si>
-    <t xml:space="preserve">Koutermolenstraat 0119 </t>
-[...1 lines deleted...]
-  <si>
     <t>mvukisi07@live.be</t>
   </si>
   <si>
     <t>0488 43 68 53</t>
   </si>
   <si>
     <t>Nsongo Dibakava Bibiche</t>
   </si>
   <si>
-    <t xml:space="preserve">Driekoningenstraat 0065 </t>
-[...1 lines deleted...]
-  <si>
     <t>bibiche1@hotmail.com</t>
   </si>
   <si>
     <t>0499 25 35 62</t>
   </si>
   <si>
     <t xml:space="preserve">Mx Janssens  </t>
   </si>
   <si>
     <t>Janssens Johny</t>
   </si>
   <si>
-    <t xml:space="preserve">Berkenlaan 0005 </t>
-[...1 lines deleted...]
-  <si>
     <t>snoopy-sanders@hotmail.com</t>
   </si>
   <si>
     <t>0486 91 21 62</t>
   </si>
   <si>
     <t>Voeten Sandra</t>
   </si>
   <si>
     <t>0486 98 13 84</t>
   </si>
   <si>
     <t xml:space="preserve">Mx Spruytte Aaron  </t>
   </si>
   <si>
     <t>Vannieuwkerke Anje</t>
   </si>
   <si>
-    <t>Koutermolenstraat 0035 A</t>
-[...1 lines deleted...]
-  <si>
     <t>Ringo.dhondt@telenet.be</t>
   </si>
   <si>
     <t>0486 76 48 24</t>
   </si>
   <si>
     <t>Mostrey Nancy</t>
   </si>
   <si>
-    <t xml:space="preserve">Makeveldstraat 0017 </t>
-[...1 lines deleted...]
-  <si>
     <t>rudy.spruytte@telenet.be</t>
   </si>
   <si>
     <t>0497 22 11 86</t>
   </si>
   <si>
     <t xml:space="preserve">Natuurpunt Kern Kortemark  </t>
   </si>
   <si>
     <t>Vandecasteele Nancy</t>
   </si>
   <si>
-    <t xml:space="preserve">Edewallestraat 107 </t>
-[...1 lines deleted...]
-  <si>
     <t>monteyne.vandecasteele@gmail.com</t>
   </si>
   <si>
     <t>0479 70 17 21</t>
   </si>
   <si>
     <t xml:space="preserve">Neos Groot Kortemark  </t>
   </si>
   <si>
     <t>Tratsaert Roland</t>
   </si>
   <si>
-    <t>Nieuwstraat 17 B - 0302</t>
-[...1 lines deleted...]
-  <si>
     <t>roland.tratsaert@proximus.be</t>
   </si>
   <si>
     <t>0470 72 30 74</t>
   </si>
   <si>
     <t>Mouton Dirk</t>
   </si>
   <si>
-    <t>Nieuwstraat 0030 0001</t>
-[...1 lines deleted...]
-  <si>
     <t>dirktrui.mouton@telenet.be</t>
   </si>
   <si>
     <t>0485 46 96 02</t>
   </si>
   <si>
     <t xml:space="preserve">NSB Kortemark - Zarren - Handzame  </t>
   </si>
   <si>
     <t>Vanhaecke Joanna</t>
   </si>
   <si>
-    <t xml:space="preserve">Handzamestraat 61 </t>
-[...1 lines deleted...]
-  <si>
     <t>carla.debart@telenet.be</t>
   </si>
   <si>
     <t>0473 54 29 32</t>
   </si>
   <si>
     <t>Sanders Jan</t>
   </si>
   <si>
-    <t>Werkenstraat 0117 B</t>
-[...1 lines deleted...]
-  <si>
     <t>sanders.jan@skynet.be</t>
   </si>
   <si>
     <t>0475 93 02 55</t>
   </si>
   <si>
     <t xml:space="preserve">NVA Kortemark  </t>
   </si>
   <si>
     <t>Bernaert Kyle</t>
   </si>
   <si>
-    <t xml:space="preserve">Amersveldestraat 0048 </t>
-[...1 lines deleted...]
-  <si>
     <t>bernaert.kyle@outlook.com</t>
   </si>
   <si>
     <t>0471 80 31 88</t>
   </si>
   <si>
     <t>Depuis Brecht</t>
   </si>
   <si>
-    <t>Esenstraat 0001 202</t>
-[...1 lines deleted...]
-  <si>
     <t>brechtdepuis@outlook.be</t>
   </si>
   <si>
     <t>0497 50 33 56</t>
   </si>
   <si>
     <t xml:space="preserve">Okra Handzame-Edewalle  </t>
   </si>
   <si>
     <t>Claeys Erik</t>
   </si>
   <si>
-    <t xml:space="preserve">Pastoor D.Vanhautestraat 0028 </t>
-[...1 lines deleted...]
-  <si>
     <t>erikclaeys1@hotmail.com</t>
   </si>
   <si>
     <t>0471 91 74 12</t>
   </si>
   <si>
     <t>Neyrinck Noël</t>
   </si>
   <si>
-    <t xml:space="preserve">Pastoor D.Vanhautestraat 0020 </t>
-[...1 lines deleted...]
-  <si>
     <t>noelneyrinck@skynet.be</t>
   </si>
   <si>
     <t>0476 34 16 97</t>
   </si>
   <si>
     <t xml:space="preserve">Okra Kortemark  </t>
   </si>
   <si>
-    <t xml:space="preserve">Torhoutstraat 0012 </t>
-[...1 lines deleted...]
-  <si>
     <t>christiana.ghesquiere@telenet.be</t>
   </si>
   <si>
     <t>0491 04 44 43</t>
   </si>
   <si>
     <t xml:space="preserve">Okra Werken  </t>
   </si>
   <si>
     <t>Cuvelier Nicole</t>
   </si>
   <si>
-    <t>Werkenstraat 0125 A</t>
-[...1 lines deleted...]
-  <si>
     <t>verduyncuvelier@skynet.be</t>
   </si>
   <si>
     <t>0499 52 65 85</t>
   </si>
   <si>
     <t>Dermaut Rita</t>
   </si>
   <si>
-    <t xml:space="preserve">Steenstraat 0057 </t>
-[...1 lines deleted...]
-  <si>
     <t>ritadermaut6@gmail.com</t>
   </si>
   <si>
     <t>0479 33 75 01</t>
   </si>
   <si>
     <t xml:space="preserve">Okra Zarren  </t>
   </si>
   <si>
     <t>Verbanck Paul</t>
   </si>
   <si>
-    <t xml:space="preserve">Spoorwegstraat 0014 </t>
-[...1 lines deleted...]
-  <si>
     <t>paulverbanck@hotmail.com</t>
   </si>
   <si>
     <t>0475 41 22 89</t>
   </si>
   <si>
     <t>Vonderlynck Arlette</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadenstraat 0079 </t>
-[...1 lines deleted...]
-  <si>
     <t>arlettevonderynck@gmail.com</t>
   </si>
   <si>
     <t>0480 66 72 09</t>
   </si>
   <si>
     <t xml:space="preserve">OOKUNST vzw  </t>
   </si>
   <si>
     <t>Lievens Martina</t>
   </si>
   <si>
-    <t xml:space="preserve">Huilaertstraat 0017 </t>
-[...1 lines deleted...]
-  <si>
     <t>artine@telenet.be</t>
   </si>
   <si>
     <t>0497 42 90 30</t>
   </si>
   <si>
     <t>Leyn Roger</t>
   </si>
   <si>
     <t>0496 12 50 83</t>
   </si>
   <si>
     <t xml:space="preserve">Oudercomité De Tweesprong Edewalle  </t>
   </si>
   <si>
     <t>Lapon Delfien</t>
   </si>
   <si>
-    <t xml:space="preserve">Edewallestraat 75 </t>
-[...1 lines deleted...]
-  <si>
     <t>lapon.delfien@gmail.com</t>
   </si>
   <si>
     <t>0495 70 83 44</t>
   </si>
   <si>
     <t xml:space="preserve">Oudercomité De Tweesprong Handzame  </t>
   </si>
   <si>
     <t>Vanderhaeghe Frederik</t>
   </si>
   <si>
-    <t xml:space="preserve">Staatsbaan 151 </t>
-[...1 lines deleted...]
-  <si>
     <t>frederikvanderhaeghe@gmail.com</t>
   </si>
   <si>
     <t>0494 84 73 41</t>
   </si>
   <si>
     <t>Vandewalle Thomas</t>
   </si>
   <si>
-    <t>Brouckstraat 10 B</t>
-[...1 lines deleted...]
-  <si>
     <t>vandewallecappelle@gmail.com</t>
   </si>
   <si>
     <t>0485 14 01 67</t>
   </si>
   <si>
     <t xml:space="preserve">Oudercomité Gemeenteschool Kortemark  </t>
   </si>
   <si>
     <t>Verbeke Veronique</t>
   </si>
   <si>
-    <t xml:space="preserve">Koutermolenstraat 0033 </t>
-[...1 lines deleted...]
-  <si>
     <t>verbeke.veronique@hotmail.com</t>
   </si>
   <si>
     <t>0498 72 49 94</t>
   </si>
   <si>
     <t>Haesaert Lisa</t>
   </si>
   <si>
-    <t xml:space="preserve">Hermitagestraat 0005 </t>
-[...1 lines deleted...]
-  <si>
     <t>lisahaesaert@hotmail.com</t>
   </si>
   <si>
     <t>0494 76 64 67</t>
   </si>
   <si>
     <t xml:space="preserve">Oudercomité Gemeenteschool Zarren  </t>
   </si>
   <si>
     <t>Sanders Heidi</t>
   </si>
   <si>
-    <t xml:space="preserve">'t Gaainest 0010 </t>
-[...1 lines deleted...]
-  <si>
     <t>sanders_heidi@hotmail.com</t>
   </si>
   <si>
     <t>0485 84 59 97</t>
   </si>
   <si>
     <t>Wulfaert Wendy</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadenstraat 0004 </t>
-[...1 lines deleted...]
-  <si>
     <t>w.wulfaert@telenet.be</t>
   </si>
   <si>
     <t>0495 25 67 35</t>
   </si>
   <si>
     <t xml:space="preserve">Oudercomité Kortemark-Elle  </t>
   </si>
   <si>
     <t>Van Eyck Tim</t>
   </si>
   <si>
-    <t xml:space="preserve">Lichterveldestraat 0114 </t>
-[...1 lines deleted...]
-  <si>
     <t>tim_ve@hotmail.com</t>
   </si>
   <si>
     <t>0478 40 37 92</t>
   </si>
   <si>
     <t>Fermaut Jeremy</t>
   </si>
   <si>
-    <t xml:space="preserve">Kortemarkstraat 16 </t>
-[...4 lines deleted...]
-  <si>
     <t>jeremyfermaut@gmail.com</t>
   </si>
   <si>
     <t>0472 30 30 31</t>
   </si>
   <si>
     <t xml:space="preserve">Oudercomité MMI Basisschool  </t>
   </si>
   <si>
     <t>Declerck Lesley</t>
   </si>
   <si>
-    <t xml:space="preserve">Hoogledestraat 25 </t>
-[...1 lines deleted...]
-  <si>
     <t>lesley.de.clerck@hotmail.com</t>
   </si>
   <si>
     <t>0494 89 28 89</t>
   </si>
   <si>
     <t>Debacker Lies</t>
   </si>
   <si>
-    <t xml:space="preserve">Motemeerslaan 0018 </t>
-[...1 lines deleted...]
-  <si>
     <t>lies.debacker@telenet.be</t>
   </si>
   <si>
     <t>0477 24 17 94</t>
   </si>
   <si>
     <t xml:space="preserve">Ouderenadviesraad  </t>
   </si>
   <si>
     <t>Depinois Sigrid</t>
   </si>
   <si>
-    <t>Willem Tellaan 9 1</t>
-[...4 lines deleted...]
-  <si>
     <t>sigrid.depinois@kortemark.be</t>
   </si>
   <si>
     <t>051 57 55 72</t>
   </si>
   <si>
     <t xml:space="preserve">Oudleiding Chiro Zarren  </t>
   </si>
   <si>
     <t>Bolle Lowie</t>
   </si>
   <si>
-    <t xml:space="preserve">Terreststraat 5 </t>
-[...1 lines deleted...]
-  <si>
     <t>lowie.bolle@gmail.com</t>
   </si>
   <si>
     <t>0478 44 50 54</t>
   </si>
   <si>
     <t xml:space="preserve">Palliatieve Vzw Kortemark (Thuisbegeleiding)  </t>
   </si>
   <si>
     <t>Logghe Gert-Jan</t>
   </si>
   <si>
-    <t>Handzamestraat 93 B</t>
-[...1 lines deleted...]
-  <si>
     <t>gertjan.logghe@hotmail.com</t>
   </si>
   <si>
     <t>0495 57 38 79</t>
   </si>
   <si>
     <t>Verhaeghe Jozef</t>
   </si>
   <si>
-    <t>Ieperstraat 0023 A</t>
-[...1 lines deleted...]
-  <si>
     <t>verhaeghe.castelein@outlook.com</t>
   </si>
   <si>
     <t>051 56 79 58</t>
   </si>
   <si>
     <t xml:space="preserve">Parochiale Eenheid Krekedal Kortemark  </t>
   </si>
   <si>
     <t xml:space="preserve">Petanqueclub Kortemark  </t>
   </si>
   <si>
     <t>Brinckman Kristien</t>
   </si>
   <si>
-    <t>Koutermolenstraat 2 U</t>
-[...1 lines deleted...]
-  <si>
     <t>krisdecleir@hotmail.com</t>
   </si>
   <si>
     <t>0472 87 55 35</t>
   </si>
   <si>
     <t>Descamps Eric</t>
   </si>
   <si>
-    <t xml:space="preserve">Motemeerslaan 0006 </t>
-[...1 lines deleted...]
-  <si>
     <t>descablom@hotmail.com</t>
   </si>
   <si>
     <t>0473 89 24 71</t>
   </si>
   <si>
     <t xml:space="preserve">Plattelandsvrienden (Vroeger Landelijke Gilde Handzame)  </t>
   </si>
   <si>
     <t>Despeghel Lorenz</t>
   </si>
   <si>
-    <t xml:space="preserve">Hazewindstraat 1 </t>
-[...1 lines deleted...]
-  <si>
     <t>lorenz@lodvastgoed.be</t>
   </si>
   <si>
     <t>0477 62 95 29</t>
   </si>
   <si>
     <t>Verduyn Bart</t>
   </si>
   <si>
-    <t xml:space="preserve">'t Gaainest 0004 </t>
-[...1 lines deleted...]
-  <si>
     <t>0499 61 69 60</t>
   </si>
   <si>
     <t xml:space="preserve">Rallyteam Geldhof  </t>
   </si>
   <si>
     <t>Vandaele Brenda</t>
   </si>
   <si>
-    <t xml:space="preserve">Koordhoekstraat 0066 </t>
-[...1 lines deleted...]
-  <si>
     <t>dario.brenda@telenet.be</t>
   </si>
   <si>
     <t>0475 75 61 95</t>
   </si>
   <si>
     <t>Geldhof Dario</t>
   </si>
   <si>
     <t>0477 49 90 33</t>
   </si>
   <si>
     <t xml:space="preserve">Rebelle (Viva Svv)  </t>
   </si>
   <si>
     <t>Demeulenaere Annie</t>
   </si>
   <si>
-    <t xml:space="preserve">Tuinwijk 64 </t>
-[...1 lines deleted...]
-  <si>
     <t>deweerdt.brothers@skynet.be</t>
   </si>
   <si>
     <t>0475 34 94 14</t>
   </si>
   <si>
     <t xml:space="preserve">Rode Kruis Vlaanderen Afdeling Kortemark  </t>
   </si>
   <si>
     <t>Tanghe Anja</t>
   </si>
   <si>
-    <t xml:space="preserve">Ieperse Heerweg 0043 </t>
-[...1 lines deleted...]
-  <si>
     <t>anja.tanghe@vrijwilliger.rodekruis.be</t>
   </si>
   <si>
     <t>0474 20 27 62</t>
   </si>
   <si>
     <t>Lezy Cédric</t>
   </si>
   <si>
-    <t xml:space="preserve">Diksmuidestraat 178 </t>
-[...1 lines deleted...]
-  <si>
     <t>cedric.lezy@vrijwilliger.rodekruis.be</t>
   </si>
   <si>
     <t>0496 66 34 19</t>
   </si>
   <si>
     <t xml:space="preserve">Rokersclub De Krekezonen  </t>
   </si>
   <si>
     <t>Vanderjeugt Wim</t>
   </si>
   <si>
-    <t xml:space="preserve">Hermitagestraat 0035 </t>
-[...1 lines deleted...]
-  <si>
     <t>wimvanderjeugt@telenet.be</t>
   </si>
   <si>
     <t>0473 77 55 04</t>
   </si>
   <si>
     <t>Denoo Tom</t>
   </si>
   <si>
-    <t xml:space="preserve">Amersveldestraat 0036 </t>
-[...1 lines deleted...]
-  <si>
     <t>tom.denoo@gmail.com</t>
   </si>
   <si>
     <t>0478 60 45 10</t>
   </si>
   <si>
     <t xml:space="preserve">S Plus Afdeling Kortemark  </t>
   </si>
   <si>
     <t xml:space="preserve">Samana Handzame - Edewalle  </t>
   </si>
   <si>
     <t>Depuydt Ingried</t>
   </si>
   <si>
-    <t xml:space="preserve">Kronevoordestraat 0070 </t>
-[...1 lines deleted...]
-  <si>
     <t>051 56 74 75</t>
   </si>
   <si>
     <t>Soenen Dianna</t>
   </si>
   <si>
-    <t xml:space="preserve">Noordbosstraat 0006 </t>
-[...1 lines deleted...]
-  <si>
     <t>soenendiana@hotmail.com</t>
   </si>
   <si>
     <t>0474 30 87 93</t>
   </si>
   <si>
     <t xml:space="preserve">Samana Kortemark  </t>
   </si>
   <si>
     <t>Caen Luc</t>
   </si>
   <si>
-    <t xml:space="preserve">Gitsstraat 0012 </t>
-[...1 lines deleted...]
-  <si>
     <t>luc.caen@belgacom.net</t>
   </si>
   <si>
     <t>051 57 14 61</t>
   </si>
   <si>
     <t>Depuydt Dora</t>
   </si>
   <si>
-    <t xml:space="preserve">Lichterveldestraat 0051 </t>
-[...1 lines deleted...]
-  <si>
     <t>dora.depuydt@skynet.be</t>
   </si>
   <si>
     <t>0477 80 60 24</t>
   </si>
   <si>
     <t xml:space="preserve">Samana Zarren  </t>
   </si>
   <si>
     <t>Hendryckx Gerda</t>
   </si>
   <si>
-    <t xml:space="preserve">Koordhoekstraat 0015 </t>
-[...1 lines deleted...]
-  <si>
     <t>gerda.hendryckx@hotmail.com</t>
   </si>
   <si>
     <t>0486 39 32 28</t>
   </si>
   <si>
     <t>Vandamme Eline</t>
   </si>
   <si>
-    <t xml:space="preserve">Pottebezemstraat 45 </t>
-[...1 lines deleted...]
-  <si>
     <t>eline_vandamme@msn.com</t>
   </si>
   <si>
     <t>0499 39 23 70</t>
   </si>
   <si>
     <t xml:space="preserve">Sarra Bikers  </t>
   </si>
   <si>
     <t>Dierickx Tania</t>
   </si>
   <si>
-    <t xml:space="preserve">Koordhoekstraat 0044 </t>
-[...1 lines deleted...]
-  <si>
     <t>tania.dierickx@telenet.be</t>
   </si>
   <si>
     <t>0496 83 79 65</t>
   </si>
   <si>
     <t>Nys Leentje</t>
   </si>
   <si>
-    <t>Roeselarestraat 0009 B</t>
-[...1 lines deleted...]
-  <si>
     <t>leen.nys@telenet.be</t>
   </si>
   <si>
     <t>0497 47 27 01</t>
   </si>
   <si>
     <t xml:space="preserve">Schaakclub Toren 75  </t>
   </si>
   <si>
     <t>Casteleyn Gino</t>
   </si>
   <si>
-    <t xml:space="preserve">Zandstraat 16 </t>
-[...7 lines deleted...]
-  <si>
     <t>gino.casteleyn1@telenet.be</t>
   </si>
   <si>
     <t>0485 08 31 79</t>
   </si>
   <si>
     <t>Taelman Frederik</t>
   </si>
   <si>
-    <t xml:space="preserve">Firmin Deprezstraat 0069 </t>
-[...1 lines deleted...]
-  <si>
     <t>frederik.taelman@gmail.com</t>
   </si>
   <si>
     <t>0474 45 65 19</t>
   </si>
   <si>
     <t xml:space="preserve">Schuddebeurzecomité  </t>
   </si>
   <si>
     <t>Decap Cindy</t>
   </si>
   <si>
-    <t xml:space="preserve">Steenstraat 0093 </t>
-[...1 lines deleted...]
-  <si>
     <t>cindydecap@hotmail.com</t>
   </si>
   <si>
     <t>0499 75 82 08</t>
   </si>
   <si>
     <t>Desaever Vicky</t>
   </si>
   <si>
-    <t xml:space="preserve">Steenstraat 87 </t>
-[...1 lines deleted...]
-  <si>
     <t>desaevervicky@hotmail.com</t>
   </si>
   <si>
     <t>0479 69 25 64</t>
   </si>
   <si>
     <t xml:space="preserve">Scouts Kortemark Robrecht De Fries  </t>
   </si>
   <si>
     <t>Bakelandt Louise</t>
   </si>
   <si>
-    <t xml:space="preserve">Spanjaardstraat 4 </t>
-[...1 lines deleted...]
-  <si>
     <t>bakelandtlouise@gmail.com</t>
   </si>
   <si>
     <t>0491 22 44 99</t>
   </si>
   <si>
     <t>Gysels Cis</t>
   </si>
   <si>
-    <t xml:space="preserve">Hermitagestraat 10 </t>
-[...1 lines deleted...]
-  <si>
     <t>Cis.gysels@hotmail.com</t>
   </si>
   <si>
     <t>0478 63 35 29</t>
   </si>
   <si>
     <t xml:space="preserve">Sfeer In Groot Kortemark  </t>
   </si>
   <si>
     <t>Vandenbroecke Heidi</t>
   </si>
   <si>
-    <t xml:space="preserve">Firmin Deprezstraat 0091 </t>
-[...1 lines deleted...]
-  <si>
     <t>heidivdb1@hotmail.com</t>
   </si>
   <si>
     <t>0486 78 48 77</t>
   </si>
   <si>
     <t>Verlinde Peter</t>
   </si>
   <si>
-    <t xml:space="preserve">Torhoutstraat 0014 </t>
-[...1 lines deleted...]
-  <si>
     <t>Verlinde.peter22@gmail.com</t>
   </si>
   <si>
     <t>0476 53 10 47</t>
   </si>
   <si>
     <t xml:space="preserve">Sportraad Kortemark  </t>
   </si>
   <si>
     <t>Devooght Mieke</t>
   </si>
   <si>
-    <t xml:space="preserve">Koutermolenstraat 0060 </t>
-[...1 lines deleted...]
-  <si>
     <t>mieke.devooght@telenet.be</t>
   </si>
   <si>
     <t>0474 31 70 99</t>
   </si>
   <si>
     <t>Mergaert Koenraad</t>
   </si>
   <si>
-    <t xml:space="preserve">Moortelweg 15 </t>
-[...7 lines deleted...]
-  <si>
     <t>mergaertk@gmail.com</t>
   </si>
   <si>
     <t>0496 23 53 69</t>
   </si>
   <si>
     <t xml:space="preserve">'t Betoostersch Culinair Gezelschap  </t>
   </si>
   <si>
     <t>Velghe Johnny</t>
   </si>
   <si>
-    <t xml:space="preserve">Werkenplein 0007 </t>
-[...1 lines deleted...]
-  <si>
     <t>johnnyvelghe@hotmail.com</t>
   </si>
   <si>
     <t>0485 40 00 39</t>
   </si>
   <si>
     <t xml:space="preserve">'T Rondpunt  </t>
   </si>
   <si>
     <t>Ameel Dirk</t>
   </si>
   <si>
-    <t>Hoogledestraat 0102 A</t>
-[...1 lines deleted...]
-  <si>
     <t>info@nostalgie-kortemark.be</t>
   </si>
   <si>
     <t>0494 81 93 22</t>
   </si>
   <si>
     <t>Laleman Dries</t>
   </si>
   <si>
-    <t xml:space="preserve">Lichterveldestraat 0104 </t>
-[...1 lines deleted...]
-  <si>
     <t>dreetn69@hotmail.com</t>
   </si>
   <si>
     <t>0494 89 96 55</t>
   </si>
   <si>
     <t xml:space="preserve">'T Schoederkloptje Vzw  </t>
   </si>
   <si>
     <t>Logghe Nicole</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadenstraat 0043 </t>
-[...1 lines deleted...]
-  <si>
     <t>nicole.logghe@telenet.be</t>
   </si>
   <si>
     <t>0498 46 63 28</t>
   </si>
   <si>
     <t>Claes Mieke</t>
   </si>
   <si>
-    <t xml:space="preserve">Oude Vladslostraat 0004 </t>
-[...1 lines deleted...]
-  <si>
     <t>mieke.patrick.demeyere@gmail.com</t>
   </si>
   <si>
     <t>0485 51 64 77</t>
   </si>
   <si>
     <t xml:space="preserve">Tennisclub Kortemark  </t>
   </si>
   <si>
     <t>Pype Didier</t>
   </si>
   <si>
-    <t xml:space="preserve">Firmin Deprezstraat 0117 </t>
-[...1 lines deleted...]
-  <si>
     <t>pype.didier@telenet.be</t>
   </si>
   <si>
     <t>0475 61 28 05</t>
   </si>
   <si>
     <t xml:space="preserve">Tennisclub Zarrenhof  </t>
   </si>
   <si>
     <t>Lanoote Leo</t>
   </si>
   <si>
-    <t xml:space="preserve">Koninginnelaan 45 </t>
-[...7 lines deleted...]
-  <si>
     <t>leo_lanoote@hotmail.com</t>
   </si>
   <si>
     <t>0498 83 30 79</t>
   </si>
   <si>
     <t>Vercooren Kris</t>
   </si>
   <si>
-    <t>Zarren-Lindestraat 0011 D</t>
-[...1 lines deleted...]
-  <si>
     <t>krisvercooren@gmail.com</t>
   </si>
   <si>
     <t>0492 73 40 89</t>
   </si>
   <si>
     <t xml:space="preserve">The Shadow Darters  </t>
   </si>
   <si>
     <t xml:space="preserve">Toneelkring Hoger Op vzw  </t>
   </si>
   <si>
     <t>Beuselinck Geert</t>
   </si>
   <si>
-    <t>Koutermolenstraat 0002 D</t>
-[...1 lines deleted...]
-  <si>
     <t>beuselinckgeert@gmail.com</t>
   </si>
   <si>
     <t>0472 52 02 40</t>
   </si>
   <si>
     <t>Dael Jeffrey</t>
   </si>
   <si>
-    <t xml:space="preserve">Torhoutstraat 0058 </t>
-[...1 lines deleted...]
-  <si>
     <t>jeffrey.dael@telenet.be</t>
   </si>
   <si>
     <t>0477 36 26 09</t>
   </si>
   <si>
     <t xml:space="preserve">Toneelkring Theater Taterwater  </t>
   </si>
   <si>
     <t>Vandromme Mario</t>
   </si>
   <si>
-    <t>Staatsbaan 0155 A</t>
-[...1 lines deleted...]
-  <si>
     <t>mario.vandromme@telenet.be</t>
   </si>
   <si>
     <t>0473 94 08 46</t>
   </si>
   <si>
     <t>Uyttenhove Dries</t>
   </si>
   <si>
-    <t xml:space="preserve">Handzamestraat 0170 </t>
-[...1 lines deleted...]
-  <si>
     <t>duyttenhove@yahoo.com</t>
   </si>
   <si>
     <t>0476 38 40 45</t>
   </si>
   <si>
     <t xml:space="preserve">TuinHier Handzame-Edewalle  </t>
   </si>
   <si>
     <t>Clauw Marina</t>
   </si>
   <si>
-    <t xml:space="preserve">Gouden-Hoofdstraat 0025 </t>
-[...1 lines deleted...]
-  <si>
     <t>marina.clauw@telenet.be</t>
   </si>
   <si>
     <t>051 56 95 02</t>
   </si>
   <si>
     <t xml:space="preserve">TuinHier Kortemark  </t>
   </si>
   <si>
     <t>Deceuninck Marie-Christine</t>
   </si>
   <si>
-    <t>Nieuwstraat 17 B1.5</t>
-[...1 lines deleted...]
-  <si>
     <t>mariechristine.deceuninck@gmail.com</t>
   </si>
   <si>
     <t>0479 25 66 41</t>
   </si>
   <si>
     <t>Lamsens Martine</t>
   </si>
   <si>
-    <t xml:space="preserve">Hoogledestraat 0031 </t>
-[...1 lines deleted...]
-  <si>
     <t>martine.lamsens@telenet.be</t>
   </si>
   <si>
     <t>0498 54 49 50</t>
   </si>
   <si>
     <t xml:space="preserve">Turnclub De Doorbijters  </t>
   </si>
   <si>
     <t xml:space="preserve">Unizo Groot-Kortemark  </t>
   </si>
   <si>
     <t>Decleir José</t>
   </si>
   <si>
-    <t xml:space="preserve">Stationsstraat 0062 </t>
-[...1 lines deleted...]
-  <si>
     <t>info@decleir.be</t>
   </si>
   <si>
     <t>0475 74 28 30</t>
   </si>
   <si>
     <t>Kimpe Ivan</t>
   </si>
   <si>
-    <t>Staatsbaan 0094 A</t>
-[...1 lines deleted...]
-  <si>
     <t>ivan.kimpe@telenet.be</t>
   </si>
   <si>
     <t>0495 03 84 23</t>
   </si>
   <si>
     <t xml:space="preserve">VABS Kortemark  </t>
   </si>
   <si>
     <t>Vergote Anita</t>
   </si>
   <si>
     <t>Dewulf Kristiana</t>
   </si>
   <si>
     <t>kristiana.dewulf@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Vekor Racing (Blue Power Junior)  </t>
   </si>
   <si>
     <t>Velghe Dieter</t>
   </si>
   <si>
-    <t xml:space="preserve">Pollaertstraat 0010 </t>
-[...1 lines deleted...]
-  <si>
     <t>dietervelghe55@hotmail.com</t>
   </si>
   <si>
     <t>0472 24 10 65</t>
   </si>
   <si>
     <t>Anseeuw Trees</t>
   </si>
   <si>
-    <t xml:space="preserve">Koordhoekstraat 0074 </t>
-[...1 lines deleted...]
-  <si>
     <t>anseeuwtrees@gmail.com</t>
   </si>
   <si>
     <t>0495 83 74 07</t>
   </si>
   <si>
     <t xml:space="preserve">Versteende Klei  </t>
   </si>
   <si>
     <t>Pattyn Elisabeth</t>
   </si>
   <si>
-    <t xml:space="preserve">Staatsbaan 0065 </t>
-[...1 lines deleted...]
-  <si>
     <t>godfried.deprez@skynet.be</t>
   </si>
   <si>
     <t>0478 28 74 25</t>
   </si>
   <si>
     <t xml:space="preserve">Victor Delbarges Peloton  </t>
   </si>
   <si>
     <t>Tiers Pascal</t>
   </si>
   <si>
-    <t>Kasteelstraat 0002 C</t>
-[...1 lines deleted...]
-  <si>
     <t>pascal.tiers@icloud.com</t>
   </si>
   <si>
     <t>0479 70 33 46</t>
   </si>
   <si>
     <t xml:space="preserve">Vief-Actief  </t>
   </si>
   <si>
     <t>Saelens Carine</t>
   </si>
   <si>
     <t>0473 221442</t>
   </si>
   <si>
     <t xml:space="preserve">Vinkenclub De Bogaardvink  </t>
   </si>
   <si>
     <t>Hoornaert Benny</t>
   </si>
   <si>
-    <t>Koutermolenstraat 21 C</t>
-[...1 lines deleted...]
-  <si>
     <t>benny@kantoorvolcke.be</t>
   </si>
   <si>
     <t>0499 20 62 60</t>
   </si>
   <si>
     <t>Vermeersch Valerie</t>
   </si>
   <si>
-    <t>Bollestraat 34 A</t>
-[...4 lines deleted...]
-  <si>
     <t>Vermeersch.valerie910@gmail.com</t>
   </si>
   <si>
     <t>0470 20 08 31</t>
   </si>
   <si>
     <t xml:space="preserve">Vissersclub De Statievissers  </t>
   </si>
   <si>
     <t>Coghe Geoffrey</t>
   </si>
   <si>
-    <t xml:space="preserve">Oude Zeedijkstraat 0028 </t>
-[...1 lines deleted...]
-  <si>
     <t>geoffrey_coghe@hotmail.be</t>
   </si>
   <si>
     <t>0491 63 28 78</t>
   </si>
   <si>
     <t>Vandewalle Ronny</t>
   </si>
   <si>
-    <t xml:space="preserve">P.M. De Vloostraat 0036 </t>
-[...1 lines deleted...]
-  <si>
     <t>ronnyvandewalle@hotmail.com</t>
   </si>
   <si>
     <t>0478 51 80 93</t>
   </si>
   <si>
     <t xml:space="preserve">Vlaams Belang  </t>
   </si>
   <si>
     <t>Meuleman Kurt</t>
   </si>
   <si>
-    <t xml:space="preserve">Staatsbaan 61 </t>
-[...1 lines deleted...]
-  <si>
     <t>kurtmeuleman1@proximus.be</t>
   </si>
   <si>
     <t>0473 86 46 78</t>
   </si>
   <si>
     <t>Kimpe Ria</t>
   </si>
   <si>
-    <t xml:space="preserve">Hoogledestraat 0017 </t>
-[...1 lines deleted...]
-  <si>
     <t>riakimpe@msn.com</t>
   </si>
   <si>
     <t>0476 53 80 40</t>
   </si>
   <si>
     <t xml:space="preserve">Vlaams Centrum voor Genealogie en Heraldiek  </t>
   </si>
   <si>
     <t>Cool Denisa</t>
   </si>
   <si>
-    <t xml:space="preserve">Wijngaardstraat 0014 </t>
-[...1 lines deleted...]
-  <si>
     <t>despeghel.els@skynet.be</t>
   </si>
   <si>
     <t>0479 74 07 11</t>
   </si>
   <si>
     <t>Bentein Peter</t>
   </si>
   <si>
-    <t xml:space="preserve">Koekelarestraat 0015 </t>
-[...1 lines deleted...]
-  <si>
     <t>peterbentein@telenet.be</t>
   </si>
   <si>
     <t>0473 30 19 94</t>
   </si>
   <si>
     <t xml:space="preserve">Voetbalclub Nsvd Handzame  </t>
   </si>
   <si>
     <t>Dejaegere Frans</t>
   </si>
   <si>
-    <t>Gentstraat 0001 A</t>
-[...1 lines deleted...]
-  <si>
     <t>gebroeders.de.jaegere@gmail.com</t>
   </si>
   <si>
     <t>0497 63 58 73</t>
   </si>
   <si>
     <t>Decleir Stefaan</t>
   </si>
   <si>
-    <t xml:space="preserve">Rudolf Callewaertstraat 11 </t>
-[...1 lines deleted...]
-  <si>
     <t>stefaan.decleir@telenet.be</t>
   </si>
   <si>
     <t>0471 43 54 54</t>
   </si>
   <si>
     <t xml:space="preserve">Voetbalclub Scoutaboe  </t>
   </si>
   <si>
     <t>Vandorpe Klaas</t>
   </si>
   <si>
-    <t xml:space="preserve">Oude Torhoutstraat 3 </t>
-[...1 lines deleted...]
-  <si>
     <t>klaas.van.dorpe@gmail.com</t>
   </si>
   <si>
     <t>0472 58 42 23</t>
   </si>
   <si>
     <t>Kimpe Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">Spondestraat 0039 </t>
-[...1 lines deleted...]
-  <si>
     <t>jankimpe@telenet.be</t>
   </si>
   <si>
     <t>0478 78 73 75</t>
   </si>
   <si>
     <t xml:space="preserve">Voetbalclub SV Werken  </t>
   </si>
   <si>
     <t>Vanthuyne Joost</t>
   </si>
   <si>
     <t>joost.vanthuyne@telenet.be</t>
   </si>
   <si>
     <t>0499 12 02 78</t>
   </si>
   <si>
     <t xml:space="preserve">Voetbalclub SVD Kortemark  </t>
   </si>
   <si>
     <t>Volcke Martin</t>
   </si>
   <si>
-    <t>Edewallestraat 0002 A</t>
-[...1 lines deleted...]
-  <si>
     <t>gc@svdkortemark.be</t>
   </si>
   <si>
     <t>0496 03 71 29</t>
   </si>
   <si>
     <t xml:space="preserve">Voetbalclub The Blue Devils  </t>
   </si>
   <si>
     <t>Terwe Bjorn</t>
   </si>
   <si>
-    <t xml:space="preserve">Wijngaerdestraat 1 </t>
-[...1 lines deleted...]
-  <si>
     <t>zamoetje@hotmail.com</t>
   </si>
   <si>
     <t>0485 94 95 38</t>
   </si>
   <si>
     <t>Debusschere Mario</t>
   </si>
   <si>
-    <t xml:space="preserve">Kronevoordestraat 75 </t>
-[...1 lines deleted...]
-  <si>
     <t>mabuzzy@hotmail.com</t>
   </si>
   <si>
     <t>0471 48 33 30</t>
   </si>
   <si>
     <t xml:space="preserve">Vogelclub De Mereltjes  </t>
   </si>
   <si>
     <t>Vandaele Johan</t>
   </si>
   <si>
-    <t xml:space="preserve">Tuinwijk 0060 </t>
-[...1 lines deleted...]
-  <si>
     <t>johanvandaele1@telenet.be</t>
   </si>
   <si>
     <t>051  56 98 51</t>
   </si>
   <si>
     <t>Catteeuw Hendrik</t>
   </si>
   <si>
-    <t xml:space="preserve">Korenbloemlaan 0027 </t>
-[...1 lines deleted...]
-  <si>
     <t>ritadebrouwer@telenet.be</t>
   </si>
   <si>
     <t>0496 03 06 98</t>
   </si>
   <si>
     <t xml:space="preserve">Volleybalclub Sarrako Kortemark  </t>
   </si>
   <si>
     <t>Vangheluwe David</t>
   </si>
   <si>
-    <t>Oude Zeedijkstraat 0007 B</t>
-[...1 lines deleted...]
-  <si>
     <t>davidvangheluwe@hotmail.com</t>
   </si>
   <si>
     <t>0478 46 24 55</t>
   </si>
   <si>
     <t>Vandaele Nancy</t>
   </si>
   <si>
     <t>nancy.vandaele1@telenet.be</t>
   </si>
   <si>
     <t>0472 45 74 31</t>
   </si>
   <si>
     <t xml:space="preserve">VOS Groot  Kortemark  </t>
   </si>
   <si>
     <t>Declerck Renée</t>
   </si>
   <si>
     <t>renee.declerck@telenet.be</t>
   </si>
   <si>
     <t>0477 65 70 19</t>
   </si>
   <si>
     <t>Vandromme Greta</t>
   </si>
   <si>
-    <t>Kortemarkstraat 0045 V006</t>
-[...1 lines deleted...]
-  <si>
     <t>0476 23 22 13</t>
   </si>
   <si>
     <t xml:space="preserve">Vzw Evangelisch Zendingswerk Vlaanderen  </t>
   </si>
   <si>
     <t>Kunst Rebekka</t>
   </si>
   <si>
-    <t xml:space="preserve">Lindenlaan 0002 </t>
-[...1 lines deleted...]
-  <si>
     <t>rebekkakunst9@gmail.com</t>
   </si>
   <si>
     <t>0476 55 20 48</t>
   </si>
   <si>
     <t>Vuylsteke Andy</t>
   </si>
   <si>
-    <t xml:space="preserve">Desiré Mergaertstraat 0014 </t>
-[...1 lines deleted...]
-  <si>
     <t>vuylstekeandy@yahoo.com</t>
   </si>
   <si>
     <t>0474 19 72 05</t>
   </si>
   <si>
     <t xml:space="preserve">VZW FC 'T Schaek  </t>
   </si>
   <si>
     <t>Vanslembrouck Veerle</t>
   </si>
   <si>
-    <t xml:space="preserve">Beukenlaan 0007 </t>
-[...1 lines deleted...]
-  <si>
     <t>veerle.vanslembrouck@hotmail.be</t>
   </si>
   <si>
     <t>0476 54 22 77</t>
   </si>
   <si>
     <t>De Coninck Wim</t>
   </si>
   <si>
-    <t>Amersveldestraat 0144 c C</t>
-[...1 lines deleted...]
-  <si>
     <t>Deconinck_w@telenet.be</t>
   </si>
   <si>
     <t>0473 76 82 87</t>
   </si>
   <si>
     <t xml:space="preserve">Vzw Greenforward  </t>
   </si>
   <si>
     <t>Callewaert Ofelie</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadenstraat 11 </t>
-[...1 lines deleted...]
-  <si>
     <t>ofelie82@gmail.com</t>
   </si>
   <si>
     <t>0472 29 73 80</t>
   </si>
   <si>
     <t>Verhaeghe Filip</t>
   </si>
   <si>
-    <t xml:space="preserve">Handzamestraat 0162 </t>
-[...1 lines deleted...]
-  <si>
     <t>irie.greetings@hotmail.com</t>
   </si>
   <si>
     <t>0475 65 80 97</t>
   </si>
   <si>
     <t xml:space="preserve">Vzw V8 Brothers  </t>
   </si>
   <si>
     <t>Geeroms Luc</t>
   </si>
   <si>
-    <t xml:space="preserve">Kortemarkstraat 0072 </t>
-[...1 lines deleted...]
-  <si>
     <t>lucgeeroms@telenet.be</t>
   </si>
   <si>
     <t>0498 05 66 46</t>
   </si>
   <si>
     <t>Muyllaert Giovanni</t>
   </si>
   <si>
     <t>info@giobouw.be</t>
   </si>
   <si>
     <t>0476 23 46 07</t>
   </si>
   <si>
     <t xml:space="preserve">Wandelclub De Kreketrekkers  </t>
   </si>
   <si>
     <t>Beernaert Francky</t>
   </si>
   <si>
-    <t xml:space="preserve">Ichtegemstraat 0084 </t>
-[...1 lines deleted...]
-  <si>
     <t>franckybeernaert@icloud.com</t>
   </si>
   <si>
     <t>0468 50 67 40</t>
   </si>
   <si>
     <t>Baeckelandt Geert</t>
   </si>
   <si>
-    <t>Sneppestraat 0042 A</t>
-[...1 lines deleted...]
-  <si>
     <t>baeckelandt-geert@skynet.be</t>
   </si>
   <si>
     <t>0477 70 67 97</t>
   </si>
   <si>
     <t xml:space="preserve">Wandelclub Michiel Mispelonvrienden  </t>
   </si>
   <si>
     <t>Bohez Johan</t>
   </si>
   <si>
-    <t xml:space="preserve">Amersveldestraat 0090 </t>
-[...1 lines deleted...]
-  <si>
     <t>0470 05 74 18</t>
   </si>
   <si>
     <t>Desplenter Germaan</t>
   </si>
   <si>
-    <t xml:space="preserve">Noordbosstraat 0015 </t>
-[...1 lines deleted...]
-  <si>
     <t>051 56 74 46</t>
   </si>
   <si>
     <t xml:space="preserve">Wiegwijs  </t>
   </si>
   <si>
     <t>Bracke Lydie</t>
   </si>
   <si>
-    <t xml:space="preserve">Jan Mioenstraat 0014 </t>
-[...1 lines deleted...]
-  <si>
     <t>lydie.bracke@telenet.be</t>
   </si>
   <si>
     <t>0489 02 46 25</t>
   </si>
   <si>
     <t xml:space="preserve">Wielerclub Het Vliegend Wiel Werken  </t>
   </si>
   <si>
     <t>Decock Marnix</t>
   </si>
   <si>
-    <t xml:space="preserve">Kastanjelaan 0018 </t>
-[...1 lines deleted...]
-  <si>
     <t>marnixdecock@hotmail.com</t>
   </si>
   <si>
     <t>0495 65 16 17</t>
   </si>
   <si>
     <t>Vandevyvere Wim</t>
   </si>
   <si>
-    <t xml:space="preserve">Handzamestraat 46 </t>
-[...1 lines deleted...]
-  <si>
     <t>wim@bevernagie.be</t>
   </si>
   <si>
     <t>0499 75 13 70</t>
   </si>
   <si>
     <t xml:space="preserve">Wielerclub Klein maar moedig Edewalle  </t>
   </si>
   <si>
     <t>Vandecasteele Wim</t>
   </si>
   <si>
-    <t xml:space="preserve">Pastoor D.Vanhautestraat 0017 </t>
-[...1 lines deleted...]
-  <si>
     <t>wim.vandecasteele2@telenet.be</t>
   </si>
   <si>
     <t>0493 45 19 40</t>
   </si>
   <si>
     <t>Soetaert Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">Belgiekstraat 0001 </t>
-[...1 lines deleted...]
-  <si>
     <t>jansoetaert.js@outlook.be</t>
   </si>
   <si>
     <t>0476 82 79 50</t>
   </si>
   <si>
     <t xml:space="preserve">Wielerclub Krekedalvrienden  </t>
   </si>
   <si>
     <t>Pattyn Albert</t>
   </si>
   <si>
-    <t xml:space="preserve">Handzameplein 0011 </t>
-[...1 lines deleted...]
-  <si>
     <t>bert.pattyn@bredenekoksijdeclassic.be</t>
   </si>
   <si>
     <t>0475 68 20 11</t>
   </si>
   <si>
     <t xml:space="preserve">Wielerclub Sport En Nering  </t>
   </si>
   <si>
     <t>Declerck Jelle</t>
   </si>
   <si>
-    <t xml:space="preserve">Jan Mioenstraat 0011 </t>
-[...1 lines deleted...]
-  <si>
     <t>jelledeclerck@telenet.be</t>
   </si>
   <si>
     <t>0496 48 18 36</t>
   </si>
   <si>
     <t>Derynck An</t>
   </si>
   <si>
     <t>an.derynck@telenet.be</t>
   </si>
   <si>
     <t>0497 45 56 08</t>
   </si>
   <si>
     <t xml:space="preserve">Wijkkermis De Spoorwegvrienden  </t>
   </si>
   <si>
     <t>Vandenberghe Katrien</t>
   </si>
   <si>
-    <t xml:space="preserve">Spoorwegstraat 0034 </t>
-[...1 lines deleted...]
-  <si>
     <t>katrienvandenberghe@msn.com</t>
   </si>
   <si>
     <t>0472 28 85 85</t>
   </si>
   <si>
     <t>Callewaert Jurgen</t>
   </si>
   <si>
-    <t xml:space="preserve">Spoorwegstraat 0026 </t>
-[...1 lines deleted...]
-  <si>
     <t>jurgen.callewaert2@telenet.be</t>
   </si>
   <si>
     <t>0468 24 44 06</t>
   </si>
   <si>
     <t xml:space="preserve">Wijkkermis Elle  </t>
   </si>
   <si>
     <t>Brabant Patrick</t>
   </si>
   <si>
-    <t xml:space="preserve">Ieperstraat 0016 </t>
-[...1 lines deleted...]
-  <si>
     <t>patrickbrabant@telenet.be</t>
   </si>
   <si>
     <t>0478 72 55 33</t>
   </si>
   <si>
     <t xml:space="preserve">Wijkkermis Kruisstraete Kermiscomité  </t>
   </si>
   <si>
     <t>Osaer Stijn</t>
   </si>
   <si>
-    <t xml:space="preserve">Groenestraat 0040 </t>
-[...1 lines deleted...]
-  <si>
     <t>stijnosaer@skynet.be</t>
   </si>
   <si>
     <t>0475 89 98 80</t>
   </si>
   <si>
     <t xml:space="preserve">Wsc Bolle Pret  </t>
   </si>
   <si>
     <t xml:space="preserve">WTC  Zarrenhof  </t>
   </si>
   <si>
     <t>Vancoppenolle Eric</t>
   </si>
   <si>
-    <t xml:space="preserve">'t Gaainest 0005 </t>
-[...1 lines deleted...]
-  <si>
     <t>eric-vancoppenolle@skynet.be</t>
   </si>
   <si>
     <t>0494 48 58 57</t>
   </si>
   <si>
     <t>Denecker Erik</t>
   </si>
   <si>
-    <t xml:space="preserve">Tuinwijk 0040 </t>
-[...1 lines deleted...]
-  <si>
     <t>erik_denecker@hotmail.com</t>
   </si>
   <si>
     <t>0497 28 41 56</t>
   </si>
   <si>
     <t xml:space="preserve">WTC De Bosuil Trappers  </t>
   </si>
   <si>
     <t>Deroo Eddy</t>
   </si>
   <si>
-    <t xml:space="preserve">Oostendestraat 0334 </t>
-[...1 lines deleted...]
-  <si>
     <t>dooeddy@hotmail.com</t>
   </si>
   <si>
     <t>0499 56 81 35</t>
   </si>
   <si>
     <t xml:space="preserve">WTC De Brouckerijders  </t>
   </si>
   <si>
     <t>Declerck Luc</t>
   </si>
   <si>
-    <t xml:space="preserve">Klerkenstraat 0034 </t>
-[...1 lines deleted...]
-  <si>
     <t>info@transportdeclerck.be</t>
   </si>
   <si>
     <t>0475 71 51 79</t>
   </si>
   <si>
     <t>Moenaert Danny</t>
   </si>
   <si>
-    <t>Klerkenstraat 0002 F</t>
-[...1 lines deleted...]
-  <si>
     <t>danny.moenaert@telenet.be</t>
   </si>
   <si>
     <t>0496 03 71 04</t>
   </si>
   <si>
     <t xml:space="preserve">WTC De Gulpen  </t>
   </si>
   <si>
     <t>Vanhille Kris</t>
   </si>
   <si>
-    <t>Klerkenstraat 0002 A</t>
-[...1 lines deleted...]
-  <si>
     <t>kris.vanhille@gmail.com</t>
   </si>
   <si>
     <t>0475 23 95 14</t>
   </si>
   <si>
     <t xml:space="preserve">WTC De Kreketrappers  </t>
   </si>
   <si>
     <t>Roose Stijn</t>
   </si>
   <si>
-    <t xml:space="preserve">Kronevoordestraat 0012 </t>
-[...1 lines deleted...]
-  <si>
     <t>stijn.roose@skynet.be</t>
   </si>
   <si>
     <t>0497 54 55 67</t>
   </si>
   <si>
     <t>Jacobs Stijn</t>
   </si>
   <si>
-    <t>Staatsbaan 0094 B</t>
-[...1 lines deleted...]
-  <si>
     <t>info@realtimesystems.be</t>
   </si>
   <si>
     <t>0497 45 33 13</t>
   </si>
   <si>
     <t xml:space="preserve">WTC De Molentrappers  </t>
   </si>
   <si>
     <t>Uyttenhove Gabriel</t>
   </si>
   <si>
-    <t xml:space="preserve">Vlaschaardweg 0012 </t>
-[...1 lines deleted...]
-  <si>
     <t>gabriel.uyttenhove@telenet.be</t>
   </si>
   <si>
     <t>0483 26 46 29</t>
   </si>
   <si>
     <t>Vandousselaere Hubert</t>
   </si>
   <si>
-    <t xml:space="preserve">Torhoutstraat 0030 </t>
-[...1 lines deleted...]
-  <si>
     <t>hubert.vandousselaere@portima.be</t>
   </si>
   <si>
     <t>0475 29 29 70</t>
   </si>
   <si>
     <t xml:space="preserve">WTC Krekedaltrappers  </t>
   </si>
   <si>
     <t>Labaere Robby</t>
   </si>
   <si>
-    <t xml:space="preserve">Koekelarestraat 0004 </t>
-[...1 lines deleted...]
-  <si>
     <t>robby.labaere@telenet.be</t>
   </si>
   <si>
     <t>0472 60 70 62</t>
   </si>
   <si>
     <t>Lust Kris</t>
   </si>
   <si>
-    <t>Oude Zeedijkstraat 0014 B</t>
-[...1 lines deleted...]
-  <si>
     <t>kris.lust@telenet.be</t>
   </si>
   <si>
     <t>0476 56 02 93</t>
   </si>
   <si>
     <t xml:space="preserve">WTC 't Oud Cortemarck  </t>
   </si>
   <si>
     <t>Verscheure Eric</t>
   </si>
   <si>
-    <t xml:space="preserve">Rode Kruisstraat 5 </t>
-[...1 lines deleted...]
-  <si>
     <t>ericverscheure1@gmail.com</t>
   </si>
   <si>
     <t>0498 86 92 94</t>
   </si>
   <si>
     <t>Cool Eddie</t>
   </si>
   <si>
-    <t xml:space="preserve">Jan Mioenstraat 0020 </t>
-[...1 lines deleted...]
-  <si>
     <t>christiananuttens@gmail.com</t>
   </si>
   <si>
     <t>051 56 82 66</t>
   </si>
   <si>
     <t xml:space="preserve">Wullepitmolen vzw  </t>
   </si>
   <si>
     <t>Demarée Jos</t>
   </si>
   <si>
-    <t xml:space="preserve">Kasteelhoevestraat 0009 </t>
-[...7 lines deleted...]
-  <si>
     <t>jos.demaree@telenet.be</t>
   </si>
   <si>
     <t>0479 56 01 21</t>
   </si>
   <si>
     <t xml:space="preserve">Zangkoor Edewalle in Dolci Jubilo  </t>
   </si>
   <si>
     <t>Deopere Gisèle</t>
   </si>
   <si>
-    <t xml:space="preserve">Ichtegemstraat 0045 </t>
-[...1 lines deleted...]
-  <si>
     <t>devosdd@skynet.be</t>
   </si>
   <si>
     <t>0486 83 94 19</t>
   </si>
   <si>
     <t>Ghesquière Marie</t>
   </si>
   <si>
     <t xml:space="preserve">Zarren - Werken Onderneemt !  </t>
   </si>
   <si>
     <t>Kino David</t>
   </si>
   <si>
-    <t xml:space="preserve">Spoorwegstraat 0022 </t>
-[...1 lines deleted...]
-  <si>
     <t>david@newdays.be</t>
   </si>
   <si>
     <t>0474 91 17 07</t>
   </si>
   <si>
     <t>Delbeke Matthias</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadenstraat 0042 </t>
-[...1 lines deleted...]
-  <si>
     <t>matthias.delbeke@hotmail.com</t>
   </si>
   <si>
     <t>0474 30 97 25</t>
   </si>
   <si>
     <t xml:space="preserve">Zeker 8610 Kortemark  </t>
   </si>
   <si>
     <t>Vandewalle Laurens</t>
   </si>
   <si>
-    <t>Torhoutstraat 0084 0202</t>
-[...1 lines deleted...]
-  <si>
     <t>laurens.vandewalle@hotmail.com</t>
   </si>
   <si>
     <t>0472 44 82 25</t>
   </si>
   <si>
     <t>Lanckriet Isabelle</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadenstraat 31 </t>
-[...1 lines deleted...]
-  <si>
     <t>lanckrietisabelle@icloud.com</t>
   </si>
   <si>
     <t>0472 79 31 23</t>
   </si>
   <si>
     <t xml:space="preserve">Zetelrock Vzw  </t>
   </si>
   <si>
     <t>Vandaele Adriaan</t>
   </si>
   <si>
-    <t xml:space="preserve">Handzameplein 3 </t>
-[...1 lines deleted...]
-  <si>
     <t>adriaanvandaele02@gmail.com</t>
   </si>
   <si>
     <t>0468 34 25 65</t>
   </si>
   <si>
     <t>VERENIGING</t>
   </si>
   <si>
     <t>FUNCTIE</t>
   </si>
   <si>
     <t>NAAM</t>
   </si>
   <si>
-    <t>ADRES</t>
-[...7 lines deleted...]
-  <si>
     <t>EMAIL</t>
   </si>
   <si>
     <t>TELEFOON</t>
   </si>
   <si>
     <t>CATEGORIE</t>
   </si>
   <si>
     <t>Adviesraad</t>
   </si>
   <si>
     <t>Culturele vereniging</t>
   </si>
   <si>
     <t>Senioren vereniging</t>
   </si>
   <si>
     <t>Dorpsraad</t>
   </si>
   <si>
     <t>Jeugdvereniging</t>
   </si>
   <si>
     <t>Middenstand</t>
@@ -4549,66 +3493,57 @@
   <si>
     <t>Oudercomité</t>
   </si>
   <si>
     <t>Politieke Partij</t>
   </si>
   <si>
     <t>Sociale Vereniging</t>
   </si>
   <si>
     <t>Sportvereniging</t>
   </si>
   <si>
     <t>Wijkvereniging</t>
   </si>
   <si>
     <t>0473 24 88 81</t>
   </si>
   <si>
     <t>wenst geen gegevens te publiceren</t>
   </si>
   <si>
     <t>Vercooren Milan</t>
   </si>
   <si>
-    <t>Kasteelstraat 67</t>
-[...4 lines deleted...]
-  <si>
     <t>milanvercooren@gmail.com</t>
   </si>
   <si>
     <t>0479 75 81 78</t>
   </si>
   <si>
     <t>lowie.bolle@hotmail.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nieuwstraat 32 bus 2/01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
@@ -5028,10362 +3963,7179 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lowie.bolle@hotmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanvercooren@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{376DC484-BE37-498E-A9E2-E21AB4149142}">
-  <dimension ref="A1:I358"/>
+  <dimension ref="A1:F358"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B256" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C268" sqref="C268"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="59.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.85546875" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="32.5703125" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="21.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="37.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
-        <v>1479</v>
+        <v>1130</v>
       </c>
       <c r="B1" s="7" t="s">
-        <v>1480</v>
+        <v>1131</v>
       </c>
       <c r="C1" s="7" t="s">
-        <v>1481</v>
+        <v>1132</v>
       </c>
       <c r="D1" s="7" t="s">
-        <v>1482</v>
+        <v>1133</v>
       </c>
       <c r="E1" s="7" t="s">
-        <v>1483</v>
+        <v>1134</v>
       </c>
       <c r="F1" s="7" t="s">
-        <v>1484</v>
-[...11 lines deleted...]
-    <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="B4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G3" s="3" t="s">
+      <c r="D4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="H3" s="3" t="s">
+      <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="I3" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="F4" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="3" t="s">
+      <c r="D5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="E5" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G4" s="3" t="s">
+      <c r="F5" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="B6" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I4" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C5" s="3" t="s">
+      <c r="D6" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="E6" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="E5" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G5" s="3" t="s">
+      <c r="F6" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="I5" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="E7" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="3" t="s">
+      <c r="F7" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D6" s="3" t="s">
+      <c r="B8" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="3" t="s">
+      <c r="D8" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="3" t="s">
+      <c r="E8" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G6" s="3" t="s">
+      <c r="F8" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="H6" s="3" t="s">
+      <c r="D9" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="I6" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C7" s="3" t="s">
+      <c r="E9" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="F9" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="3" t="s">
+      <c r="B10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="H7" s="3" t="s">
+      <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="I7" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="E10" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="3" t="s">
+      <c r="F10" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="D11" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="E8" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="3" t="s">
+      <c r="E11" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="H8" s="3" t="s">
+      <c r="F11" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="I8" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C9" s="3" t="s">
+      <c r="B12" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="3" t="s">
+      <c r="D12" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="E12" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="F12" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="G9" s="3" t="s">
+      <c r="D13" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="H9" s="3" t="s">
+      <c r="E13" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="I9" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="F13" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="3" t="s">
+      <c r="B14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D10" s="3" t="s">
+      <c r="D14" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="E10" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="3" t="s">
+      <c r="E14" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="H10" s="3" t="s">
+      <c r="F14" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="I10" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C11" s="3" t="s">
+      <c r="D15" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="D11" s="3" t="s">
+      <c r="E15" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="E11" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="3" t="s">
+      <c r="F15" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="H11" s="3" t="s">
+      <c r="B16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="I11" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="D16" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="3" t="s">
+      <c r="E16" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="D12" s="3" t="s">
+      <c r="F16" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="E12" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G12" s="3" t="s">
+      <c r="D17" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="H12" s="3" t="s">
+      <c r="E17" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="I12" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C13" s="3" t="s">
+      <c r="F17" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="D13" s="3" t="s">
+      <c r="B18" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="E13" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="3" t="s">
+      <c r="D18" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="H13" s="3" t="s">
+      <c r="E18" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="I13" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="F18" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C19" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="3" t="s">
+      <c r="D19" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="D14" s="3" t="s">
+      <c r="E19" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="E14" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G14" s="3" t="s">
+      <c r="F19" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="H14" s="3" t="s">
+      <c r="B20" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="I14" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C15" s="3" t="s">
+      <c r="D20" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="D15" s="3" t="s">
+      <c r="E20" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="E15" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="3" t="s">
+      <c r="F20" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="H15" s="3" t="s">
+      <c r="D21" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="I15" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="E21" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="3" t="s">
+      <c r="F21" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="D16" s="3" t="s">
+      <c r="B22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C22" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="E16" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="3" t="s">
+      <c r="D22" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="H16" s="3" t="s">
+      <c r="E22" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="I16" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C17" s="3" t="s">
+      <c r="F22" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="D17" s="3" t="s">
+      <c r="D23" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="E17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="3" t="s">
+      <c r="E23" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="G17" s="3" t="s">
+      <c r="F23" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="H17" s="3" t="s">
+      <c r="B24" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I17" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="D24" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="B18" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="3" t="s">
+      <c r="E24" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="D18" s="3" t="s">
+      <c r="F24" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C25" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="E18" s="3" t="s">
+      <c r="D25" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="F18" s="3" t="s">
+      <c r="E25" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="G18" s="3" t="s">
+      <c r="F25" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="H18" s="3" t="s">
+      <c r="B26" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="I18" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C19" s="3" t="s">
+      <c r="D26" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="D19" s="3" t="s">
+      <c r="E26" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="E19" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="3" t="s">
+      <c r="F26" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C27" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="H19" s="3" t="s">
+      <c r="D27" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="I19" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="2" t="s">
+      <c r="E27" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="B20" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="3" t="s">
+      <c r="F27" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="D20" s="3" t="s">
+      <c r="B28" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="E20" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G20" s="3" t="s">
+      <c r="D28" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="H20" s="3" t="s">
+      <c r="E28" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="I20" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C21" s="3" t="s">
+      <c r="F28" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="D21" s="3" t="s">
+      <c r="D29" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="E21" s="3" t="s">
+      <c r="E29" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="F21" s="3" t="s">
+      <c r="F29" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="G21" s="3" t="s">
+      <c r="B30" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C30" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="H21" s="3" t="s">
+      <c r="D30" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="I21" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="2" t="s">
+      <c r="E30" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="B22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="3" t="s">
+      <c r="F30" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C31" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="D22" s="3" t="s">
+      <c r="D31" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="E22" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G22" s="3" t="s">
+      <c r="E31" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="H22" s="3" t="s">
+      <c r="F31" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="I22" s="4" t="s">
+      <c r="B32" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="F52" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="I23" s="4" t="s">
+    <row r="53" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F53" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...424 lines deleted...]
-      <c r="G38" s="3" t="s">
+    <row r="54" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="H38" s="3" t="s">
+      <c r="B54" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="I38" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C39" s="3" t="s">
+      <c r="D54" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="D39" s="3" t="s">
+      <c r="E54" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="E39" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G39" s="3" t="s">
+      <c r="F54" s="3" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C55" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="H39" s="3" t="s">
+      <c r="D55" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="I39" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="2" t="s">
+      <c r="E55" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="B40" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="3" t="s">
+      <c r="F55" s="3" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="D40" s="3" t="s">
+      <c r="B56" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C56" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="E40" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G40" s="3" t="s">
+      <c r="D56" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="H40" s="3" t="s">
+      <c r="E56" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="I40" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C41" s="3" t="s">
+      <c r="F56" s="3" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C57" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="D41" s="3" t="s">
+      <c r="D57" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="E41" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G41" s="3" t="s">
+      <c r="E57" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="H41" s="3" t="s">
+      <c r="F57" s="3" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="I41" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A42" s="2" t="s">
+      <c r="B58" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C58" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="B42" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="3" t="s">
+      <c r="D58" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="D42" s="3" t="s">
+      <c r="E58" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="E42" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G42" s="3" t="s">
+      <c r="F58" s="3" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="H42" s="3" t="s">
+      <c r="D59" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="I42" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C43" s="3" t="s">
+      <c r="E59" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="D43" s="3" t="s">
+      <c r="F59" s="3" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="E43" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G43" s="3" t="s">
+      <c r="B60" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="H43" s="3" t="s">
+      <c r="D60" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="I43" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A44" s="2" t="s">
+      <c r="E60" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="B44" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="3" t="s">
+      <c r="F60" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C61" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="D44" s="3" t="s">
+      <c r="D61" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="E44" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G44" s="3" t="s">
+      <c r="E61" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="H44" s="3" t="s">
+      <c r="F61" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="I44" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C45" s="3" t="s">
+      <c r="B62" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="D45" s="3" t="s">
+      <c r="D62" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="E45" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G45" s="3" t="s">
+      <c r="E62" s="3" t="s">
         <v>217</v>
       </c>
-      <c r="H45" s="3" t="s">
+      <c r="F62" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="3" t="s">
         <v>218</v>
       </c>
-      <c r="I45" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A46" s="2" t="s">
+      <c r="D63" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="B46" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="3" t="s">
+      <c r="E63" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="D46" s="3" t="s">
+      <c r="F63" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="E46" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G46" s="3" t="s">
+      <c r="B64" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C64" s="3" t="s">
         <v>222</v>
       </c>
-      <c r="H46" s="3" t="s">
+      <c r="D64" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="I46" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C47" s="3" t="s">
+      <c r="E64" s="3" t="s">
         <v>224</v>
       </c>
-      <c r="D47" s="3" t="s">
+      <c r="F64" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C65" s="3" t="s">
         <v>225</v>
       </c>
-      <c r="E47" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G47" s="3" t="s">
+      <c r="D65" s="3" t="s">
         <v>226</v>
       </c>
-      <c r="H47" s="3" t="s">
+      <c r="E65" s="3" t="s">
         <v>227</v>
       </c>
-      <c r="I47" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A48" s="2" t="s">
+      <c r="F65" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="B48" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="3" t="s">
+      <c r="B66" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C66" s="3" t="s">
         <v>229</v>
       </c>
-      <c r="D48" s="3" t="s">
+      <c r="D66" s="3" t="s">
         <v>230</v>
       </c>
-      <c r="E48" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G48" s="3" t="s">
+      <c r="E66" s="3" t="s">
         <v>231</v>
       </c>
-      <c r="H48" s="3" t="s">
+      <c r="F66" s="3" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C67" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="I48" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C49" s="3" t="s">
+      <c r="D67" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="D49" s="3" t="s">
+      <c r="E67" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="E49" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G49" s="3" t="s">
+      <c r="F67" s="3" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="H49" s="3" t="s">
+      <c r="B68" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C68" s="3" t="s">
         <v>236</v>
       </c>
-      <c r="I49" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A50" s="2" t="s">
+      <c r="D68" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="B50" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="3" t="s">
+      <c r="E68" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="D50" s="3" t="s">
+      <c r="F68" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C69" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="E50" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G50" s="3" t="s">
+      <c r="D69" s="3" t="s">
         <v>240</v>
       </c>
-      <c r="H50" s="3" t="s">
+      <c r="E69" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="I50" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C51" s="3" t="s">
+      <c r="F69" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="D51" s="3" t="s">
+      <c r="B70" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C70" s="3" t="s">
         <v>243</v>
       </c>
-      <c r="E51" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G51" s="3" t="s">
+      <c r="D70" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="H51" s="3" t="s">
+      <c r="E70" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="I51" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A52" s="2" t="s">
+      <c r="F70" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C71" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="B52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="3" t="s">
+      <c r="D71" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="D52" s="3" t="s">
+      <c r="E71" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="E52" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G52" s="3" t="s">
+      <c r="F71" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="H52" s="3" t="s">
+      <c r="B72" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C72" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="I52" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C53" s="3" t="s">
+      <c r="D72" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="D53" s="3" t="s">
+      <c r="E72" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="E53" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G53" s="3" t="s">
+      <c r="F72" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C73" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="H53" s="3" t="s">
+      <c r="D73" s="3" t="s">
         <v>254</v>
       </c>
-      <c r="I53" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A54" s="2" t="s">
+      <c r="E73" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="B54" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="3" t="s">
+      <c r="F73" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="D54" s="3" t="s">
+      <c r="B74" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C74" s="3" t="s">
         <v>257</v>
       </c>
-      <c r="E54" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G54" s="3" t="s">
+      <c r="D74" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="H54" s="3" t="s">
+      <c r="E74" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="I54" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C55" s="3" t="s">
+      <c r="F74" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C75" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="D55" s="3" t="s">
+      <c r="D75" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="E55" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G55" s="3" t="s">
+      <c r="E75" s="3" t="s">
         <v>262</v>
       </c>
-      <c r="H55" s="3" t="s">
+      <c r="F75" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="I55" s="3" t="s">
-[...586 lines deleted...]
-      </c>
       <c r="B76" s="9" t="s">
-        <v>1502</v>
+        <v>1150</v>
       </c>
       <c r="C76" s="9"/>
       <c r="D76" s="9"/>
       <c r="E76" s="9"/>
       <c r="F76" s="9"/>
-      <c r="G76" s="9"/>
-[...3 lines deleted...]
-    <row r="77" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="77" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
-        <v>362</v>
+        <v>264</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>363</v>
+        <v>265</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>364</v>
+        <v>266</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>5</v>
+        <v>267</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="78" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
-        <v>362</v>
+        <v>264</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>367</v>
+        <v>268</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>368</v>
+        <v>269</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>369</v>
+        <v>270</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>370</v>
-[...11 lines deleted...]
-    <row r="79" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
-        <v>373</v>
+        <v>271</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>375</v>
+        <v>273</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>374</v>
+        <v>272</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>376</v>
+        <v>274</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>5</v>
+        <v>275</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I79" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>373</v>
+        <v>271</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>175</v>
+        <v>124</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>379</v>
+        <v>276</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>1509</v>
+        <v>277</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>5</v>
+        <v>278</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I80" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="2" t="s">
-        <v>382</v>
+        <v>279</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>383</v>
+        <v>280</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>384</v>
+        <v>281</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>5</v>
+        <v>282</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="82" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="2" t="s">
-        <v>382</v>
+        <v>279</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>184</v>
+        <v>131</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>185</v>
+        <v>132</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>5</v>
+        <v>133</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="83" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="2" t="s">
-        <v>387</v>
+        <v>283</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>375</v>
+        <v>273</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>388</v>
+        <v>284</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>389</v>
+        <v>285</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>5</v>
+        <v>286</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="84" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="2" t="s">
-        <v>387</v>
+        <v>283</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>392</v>
+        <v>287</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>393</v>
+        <v>288</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>5</v>
+        <v>289</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="85" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="2" t="s">
-        <v>396</v>
+        <v>290</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>397</v>
+        <v>291</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>398</v>
+        <v>292</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>26</v>
+        <v>293</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>27</v>
-[...11 lines deleted...]
-    <row r="86" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="2" t="s">
-        <v>396</v>
+        <v>290</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>401</v>
+        <v>294</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>402</v>
+        <v>295</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>5</v>
+        <v>296</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="87" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
-        <v>405</v>
+        <v>297</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>406</v>
+        <v>298</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>407</v>
+        <v>299</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>5</v>
+        <v>300</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="88" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="2" t="s">
-        <v>405</v>
+        <v>297</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>410</v>
+        <v>301</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>411</v>
+        <v>302</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>5</v>
+        <v>303</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="89" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="2" t="s">
-        <v>414</v>
+        <v>304</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C89" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="D89" s="3" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="B91" s="9" t="s">
-        <v>1502</v>
+        <v>1150</v>
       </c>
       <c r="C91" s="9"/>
       <c r="D91" s="9"/>
       <c r="E91" s="9"/>
       <c r="F91" s="9"/>
-      <c r="G91" s="9"/>
-[...3 lines deleted...]
-    <row r="92" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="92" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="5" t="s">
-        <v>423</v>
+        <v>311</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>1502</v>
+        <v>1150</v>
       </c>
       <c r="C92" s="9"/>
       <c r="D92" s="9"/>
       <c r="E92" s="9"/>
       <c r="F92" s="9"/>
-      <c r="G92" s="9"/>
-[...3 lines deleted...]
-    <row r="93" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="93" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="2" t="s">
         <v>425</v>
       </c>
-      <c r="B93" s="3" t="s">
-[...25 lines deleted...]
-      <c r="A94" s="2" t="s">
+      <c r="B127" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="2" t="s">
         <v>425</v>
       </c>
-      <c r="B94" s="3" t="s">
-[...17 lines deleted...]
-      <c r="H94" s="3" t="s">
+      <c r="B128" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C128" s="3" t="s">
         <v>429</v>
       </c>
-      <c r="I94" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A95" s="2" t="s">
+      <c r="D128" s="3" t="s">
         <v>430</v>
       </c>
-      <c r="B95" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="3" t="s">
+      <c r="E128" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="D95" s="3" t="s">
+      <c r="F128" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="2" t="s">
         <v>432</v>
       </c>
-      <c r="E95" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G95" s="3" t="s">
+      <c r="B129" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C129" s="3" t="s">
         <v>433</v>
       </c>
-      <c r="H95" s="3" t="s">
+      <c r="D129" s="3" t="s">
         <v>434</v>
       </c>
-      <c r="I95" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C96" s="3" t="s">
+      <c r="E129" s="3" t="s">
         <v>435</v>
       </c>
-      <c r="D96" s="3" t="s">
+      <c r="F129" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C130" s="3" t="s">
         <v>436</v>
       </c>
-      <c r="E96" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G96" s="3" t="s">
+      <c r="D130" s="3" t="s">
         <v>437</v>
       </c>
-      <c r="H96" s="3" t="s">
+      <c r="E130" s="3" t="s">
         <v>438</v>
       </c>
-      <c r="I96" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A97" s="2" t="s">
+      <c r="F130" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="2" t="s">
         <v>439</v>
       </c>
-      <c r="B97" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="3" t="s">
+      <c r="B131" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C131" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="D97" s="3" t="s">
+      <c r="D131" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="E97" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G97" s="3" t="s">
+      <c r="E131" s="3" t="s">
         <v>442</v>
       </c>
-      <c r="H97" s="3" t="s">
+      <c r="F131" s="3" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C132" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="I97" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C98" s="3" t="s">
+      <c r="D132" s="3" t="s">
         <v>444</v>
       </c>
-      <c r="D98" s="3" t="s">
+      <c r="E132" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="E98" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G98" s="3" t="s">
+      <c r="F132" s="3" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="2" t="s">
         <v>446</v>
       </c>
-      <c r="H98" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A99" s="2" t="s">
+      <c r="B133" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="D133" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="B99" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="3" t="s">
+      <c r="E133" s="3" t="s">
         <v>448</v>
       </c>
-      <c r="D99" s="3" t="s">
+      <c r="F133" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C134" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="E99" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G99" s="3" t="s">
+      <c r="D134" s="3" t="s">
         <v>450</v>
       </c>
-      <c r="H99" s="3" t="s">
+      <c r="E134" s="3" t="s">
         <v>451</v>
       </c>
-      <c r="I99" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C100" s="3" t="s">
+      <c r="F134" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="2" t="s">
         <v>452</v>
       </c>
-      <c r="D100" s="3" t="s">
+      <c r="B135" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C135" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="E100" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G100" s="3" t="s">
+      <c r="D135" s="3" t="s">
         <v>454</v>
       </c>
-      <c r="H100" s="3" t="s">
+      <c r="E135" s="3" t="s">
         <v>455</v>
       </c>
-      <c r="I100" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A101" s="2" t="s">
+      <c r="F135" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C136" s="3" t="s">
         <v>456</v>
       </c>
-      <c r="B101" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="3" t="s">
+      <c r="D136" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="D101" s="3" t="s">
+      <c r="E136" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="E101" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G101" s="3" t="s">
+      <c r="F136" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="2" t="s">
         <v>459</v>
       </c>
-      <c r="H101" s="3" t="s">
+      <c r="B137" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C137" s="3" t="s">
         <v>460</v>
       </c>
-      <c r="I101" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C102" s="3" t="s">
+      <c r="D137" s="3" t="s">
         <v>461</v>
       </c>
-      <c r="D102" s="3" t="s">
+      <c r="E137" s="3" t="s">
         <v>462</v>
       </c>
-      <c r="E102" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G102" s="3" t="s">
+      <c r="F137" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C138" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="H102" s="3" t="s">
+      <c r="D138" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="I102" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A103" s="2" t="s">
+      <c r="E138" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="B103" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="3" t="s">
+      <c r="F138" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="2" t="s">
         <v>466</v>
       </c>
-      <c r="D103" s="3" t="s">
+      <c r="B139" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C139" s="3" t="s">
         <v>467</v>
       </c>
-      <c r="E103" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G103" s="3" t="s">
+      <c r="D139" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="H103" s="3" t="s">
+      <c r="E139" s="3" t="s">
         <v>469</v>
       </c>
-      <c r="I103" s="3" t="s">
+      <c r="F139" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="F145" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="104" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="I104" s="3" t="s">
+    <row r="146" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="F146" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="105" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...134 lines deleted...]
-      <c r="G109" s="3" t="s">
+    <row r="147" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="2" t="s">
         <v>494</v>
       </c>
-      <c r="H109" s="3" t="s">
+      <c r="B147" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C148" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="I109" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C110" s="3" t="s">
+      <c r="D148" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="D110" s="3" t="s">
+      <c r="E148" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="E110" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G110" s="3" t="s">
+      <c r="F148" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="2" t="s">
         <v>498</v>
       </c>
-      <c r="H110" s="3" t="s">
+      <c r="B149" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C149" s="3" t="s">
         <v>499</v>
       </c>
-      <c r="I110" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A111" s="2" t="s">
+      <c r="D149" s="3" t="s">
         <v>500</v>
       </c>
-      <c r="B111" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="3" t="s">
+      <c r="E149" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="D111" s="3" t="s">
+      <c r="F149" s="3" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C150" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="E111" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G111" s="3" t="s">
+      <c r="D150" s="3" t="s">
         <v>503</v>
       </c>
-      <c r="H111" s="3" t="s">
+      <c r="E150" s="3" t="s">
         <v>504</v>
       </c>
-      <c r="I111" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C112" s="3" t="s">
+      <c r="F150" s="3" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="2" t="s">
         <v>505</v>
       </c>
-      <c r="D112" s="3" t="s">
+      <c r="B151" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C151" s="3" t="s">
         <v>506</v>
       </c>
-      <c r="E112" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G112" s="3" t="s">
+      <c r="D151" s="3" t="s">
         <v>507</v>
       </c>
-      <c r="H112" s="3" t="s">
+      <c r="E151" s="3" t="s">
         <v>508</v>
       </c>
-      <c r="I112" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A113" s="2" t="s">
+      <c r="F151" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C152" s="3" t="s">
         <v>509</v>
       </c>
-      <c r="B113" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="3" t="s">
+      <c r="D152" s="3" t="s">
         <v>510</v>
       </c>
-      <c r="D113" s="3" t="s">
+      <c r="E152" s="3" t="s">
         <v>511</v>
       </c>
-      <c r="E113" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G113" s="3" t="s">
+      <c r="F152" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="2" t="s">
         <v>512</v>
       </c>
-      <c r="H113" s="3" t="s">
+      <c r="B153" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C153" s="3" t="s">
         <v>513</v>
       </c>
-      <c r="I113" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C114" s="3" t="s">
+      <c r="D153" s="3" t="s">
         <v>514</v>
       </c>
-      <c r="D114" s="3" t="s">
+      <c r="E153" s="3" t="s">
         <v>515</v>
       </c>
-      <c r="E114" s="3" t="s">
+      <c r="F153" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C154" s="3" t="s">
         <v>516</v>
       </c>
-      <c r="F114" s="3" t="s">
+      <c r="D154" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="G114" s="3" t="s">
+      <c r="E154" s="3" t="s">
         <v>518</v>
       </c>
-      <c r="H114" s="3" t="s">
+      <c r="F154" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="2" t="s">
         <v>519</v>
       </c>
-      <c r="I114" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A115" s="2" t="s">
+      <c r="B155" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C155" s="3" t="s">
         <v>520</v>
       </c>
-      <c r="B115" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="3" t="s">
+      <c r="D155" s="3" t="s">
         <v>521</v>
       </c>
-      <c r="D115" s="3" t="s">
+      <c r="E155" s="3" t="s">
         <v>522</v>
       </c>
-      <c r="E115" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G115" s="3" t="s">
+      <c r="F155" s="3" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C156" s="3" t="s">
         <v>523</v>
       </c>
-      <c r="H115" s="3" t="s">
+      <c r="D156" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="I115" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C116" s="3" t="s">
+      <c r="E156" s="3" t="s">
         <v>525</v>
       </c>
-      <c r="D116" s="3" t="s">
+      <c r="F156" s="3" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="2" t="s">
         <v>526</v>
       </c>
-      <c r="E116" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G116" s="3" t="s">
+      <c r="B157" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C157" s="3" t="s">
         <v>527</v>
       </c>
-      <c r="H116" s="3" t="s">
+      <c r="D157" s="3" t="s">
         <v>528</v>
       </c>
-      <c r="I116" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A117" s="2" t="s">
+      <c r="E157" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="B117" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="3" t="s">
+      <c r="F157" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C158" s="3" t="s">
         <v>530</v>
       </c>
-      <c r="D117" s="3" t="s">
+      <c r="D158" s="3" t="s">
         <v>531</v>
       </c>
-      <c r="E117" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G117" s="3" t="s">
+      <c r="E158" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="H117" s="3" t="s">
+      <c r="F158" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="2" t="s">
         <v>533</v>
       </c>
-      <c r="I117" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C118" s="3" t="s">
+      <c r="B159" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C159" s="3" t="s">
         <v>534</v>
       </c>
-      <c r="D118" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H118" s="3" t="s">
+      <c r="D159" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="2" t="s">
         <v>533</v>
       </c>
-      <c r="I118" s="3" t="s">
-[...13 lines deleted...]
-      <c r="D119" s="3" t="s">
+      <c r="B160" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="2" t="s">
         <v>537</v>
       </c>
-      <c r="E119" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G119" s="3" t="s">
+      <c r="B161" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C161" s="3" t="s">
         <v>538</v>
       </c>
-      <c r="H119" s="3" t="s">
+      <c r="D161" s="3" t="s">
         <v>539</v>
       </c>
-      <c r="I119" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C120" s="3" t="s">
+      <c r="E161" s="3" t="s">
         <v>540</v>
       </c>
-      <c r="D120" s="3" t="s">
+      <c r="F161" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C162" s="3" t="s">
         <v>541</v>
       </c>
-      <c r="E120" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G120" s="3" t="s">
+      <c r="D162" s="3" t="s">
         <v>542</v>
       </c>
-      <c r="H120" s="3" t="s">
+      <c r="E162" s="3" t="s">
         <v>543</v>
       </c>
-      <c r="I120" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A121" s="2" t="s">
+      <c r="F162" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="2" t="s">
         <v>544</v>
       </c>
-      <c r="B121" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="3" t="s">
+      <c r="B163" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C163" s="3" t="s">
         <v>545</v>
       </c>
-      <c r="D121" s="3" t="s">
+      <c r="D163" s="3" t="s">
         <v>546</v>
       </c>
-      <c r="E121" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G121" s="3" t="s">
+      <c r="E163" s="3" t="s">
         <v>547</v>
       </c>
-      <c r="H121" s="3" t="s">
+      <c r="F163" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C164" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="I121" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C122" s="3" t="s">
+      <c r="D164" s="3" t="s">
         <v>549</v>
       </c>
-      <c r="D122" s="3" t="s">
+      <c r="E164" s="3" t="s">
         <v>550</v>
       </c>
-      <c r="E122" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G122" s="3" t="s">
+      <c r="F164" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="2" t="s">
         <v>551</v>
       </c>
-      <c r="H122" s="3" t="s">
+      <c r="B165" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C165" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="I122" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A123" s="2" t="s">
+      <c r="D165" s="3" t="s">
         <v>553</v>
       </c>
-      <c r="B123" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="3" t="s">
+      <c r="E165" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="D123" s="3" t="s">
+      <c r="F165" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C166" s="3" t="s">
         <v>555</v>
       </c>
-      <c r="E123" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G123" s="3" t="s">
+      <c r="D166" s="3" t="s">
         <v>556</v>
       </c>
-      <c r="H123" s="3" t="s">
+      <c r="E166" s="3" t="s">
         <v>557</v>
       </c>
-      <c r="I123" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C124" s="3" t="s">
+      <c r="F166" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="2" t="s">
         <v>558</v>
       </c>
-      <c r="D124" s="3" t="s">
+      <c r="B167" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C167" s="3" t="s">
         <v>559</v>
       </c>
-      <c r="E124" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G124" s="3" t="s">
+      <c r="D167" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="H124" s="3" t="s">
+      <c r="E167" s="3" t="s">
         <v>561</v>
       </c>
-      <c r="I124" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A125" s="2" t="s">
+      <c r="F167" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="2" t="s">
         <v>562</v>
       </c>
-      <c r="B125" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="3" t="s">
+      <c r="B169" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C169" s="3" t="s">
         <v>563</v>
       </c>
-      <c r="D125" s="3" t="s">
+      <c r="D169" s="3" t="s">
         <v>564</v>
       </c>
-      <c r="E125" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G125" s="3" t="s">
+      <c r="E169" s="3" t="s">
         <v>565</v>
       </c>
-      <c r="H125" s="3" t="s">
+      <c r="F169" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C170" s="3" t="s">
         <v>566</v>
       </c>
-      <c r="I125" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C126" s="3" t="s">
+      <c r="D170" s="3" t="s">
         <v>567</v>
       </c>
-      <c r="D126" s="3" t="s">
+      <c r="E170" s="3" t="s">
         <v>568</v>
       </c>
-      <c r="E126" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G126" s="3" t="s">
+      <c r="F170" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="2" t="s">
         <v>569</v>
       </c>
-      <c r="H126" s="3" t="s">
+      <c r="B171" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C171" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="I126" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A127" s="2" t="s">
+      <c r="D171" s="3" t="s">
         <v>571</v>
       </c>
-      <c r="B127" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="3" t="s">
+      <c r="E171" s="3" t="s">
         <v>572</v>
       </c>
-      <c r="D127" s="3" t="s">
+      <c r="F171" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C172" s="3" t="s">
         <v>573</v>
       </c>
-      <c r="E127" s="3" t="s">
+      <c r="D172" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="F127" s="3" t="s">
+      <c r="E172" s="3" t="s">
         <v>575</v>
       </c>
-      <c r="G127" s="3" t="s">
+      <c r="F172" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="2" t="s">
         <v>576</v>
       </c>
-      <c r="H127" s="3" t="s">
+      <c r="B173" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C173" s="3" t="s">
         <v>577</v>
       </c>
-      <c r="I127" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C128" s="3" t="s">
+      <c r="D173" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="D128" s="3" t="s">
+      <c r="E173" s="3" t="s">
         <v>579</v>
       </c>
-      <c r="E128" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G128" s="3" t="s">
+      <c r="F173" s="3" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C174" s="3" t="s">
         <v>580</v>
       </c>
-      <c r="H128" s="3" t="s">
+      <c r="D174" s="3" t="s">
         <v>581</v>
       </c>
-      <c r="I128" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A129" s="2" t="s">
+      <c r="E174" s="3" t="s">
         <v>582</v>
       </c>
-      <c r="B129" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C129" s="3" t="s">
+      <c r="F174" s="3" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="2" t="s">
         <v>583</v>
       </c>
-      <c r="D129" s="3" t="s">
+      <c r="B175" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C175" s="3" t="s">
         <v>584</v>
       </c>
-      <c r="E129" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G129" s="3" t="s">
+      <c r="D175" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="H129" s="3" t="s">
+      <c r="E175" s="3" t="s">
         <v>586</v>
       </c>
-      <c r="I129" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C130" s="3" t="s">
+      <c r="F175" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C176" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="D130" s="3" t="s">
+      <c r="D176" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="E176" s="3" t="s">
         <v>588</v>
       </c>
-      <c r="E130" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G130" s="3" t="s">
+      <c r="F176" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="2" t="s">
         <v>589</v>
       </c>
-      <c r="H130" s="3" t="s">
+      <c r="B177" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C177" s="3" t="s">
         <v>590</v>
       </c>
-      <c r="I130" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A131" s="2" t="s">
+      <c r="D177" s="3" t="s">
         <v>591</v>
       </c>
-      <c r="B131" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C131" s="3" t="s">
+      <c r="E177" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="D131" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G131" s="3" t="s">
+      <c r="F177" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C178" s="3" t="s">
         <v>593</v>
       </c>
-      <c r="H131" s="3" t="s">
+      <c r="D178" s="3" t="s">
         <v>594</v>
       </c>
-      <c r="I131" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C132" s="3" t="s">
+      <c r="E178" s="3" t="s">
         <v>595</v>
       </c>
-      <c r="D132" s="3" t="s">
+      <c r="F178" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="2" t="s">
         <v>596</v>
       </c>
-      <c r="E132" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G132" s="3" t="s">
+      <c r="B179" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C180" s="3" t="s">
         <v>597</v>
       </c>
-      <c r="H132" s="3" t="s">
+      <c r="D180" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="I132" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A133" s="2" t="s">
+      <c r="E180" s="3" t="s">
         <v>599</v>
       </c>
-      <c r="B133" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D133" s="3" t="s">
+      <c r="F180" s="3" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="2" t="s">
         <v>600</v>
       </c>
-      <c r="E133" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G133" s="3" t="s">
+      <c r="B181" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C181" s="3" t="s">
         <v>601</v>
       </c>
-      <c r="H133" s="3" t="s">
+      <c r="D181" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="I133" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C134" s="3" t="s">
+      <c r="E181" s="3" t="s">
         <v>603</v>
       </c>
-      <c r="D134" s="3" t="s">
+      <c r="F181" s="3" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C182" s="3" t="s">
         <v>604</v>
       </c>
-      <c r="E134" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G134" s="3" t="s">
+      <c r="D182" s="3" t="s">
         <v>605</v>
       </c>
-      <c r="H134" s="3" t="s">
+      <c r="E182" s="3" t="s">
         <v>606</v>
       </c>
-      <c r="I134" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A135" s="2" t="s">
+      <c r="F182" s="3" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="2" t="s">
         <v>607</v>
       </c>
-      <c r="B135" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="3" t="s">
+      <c r="B183" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C183" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="D135" s="3" t="s">
+      <c r="D183" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="E135" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G135" s="3" t="s">
+      <c r="E183" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="H135" s="3" t="s">
+      <c r="F183" s="3" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C184" s="3" t="s">
         <v>611</v>
       </c>
-      <c r="I135" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C136" s="3" t="s">
+      <c r="D184" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="D136" s="3" t="s">
+      <c r="E184" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="E136" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G136" s="3" t="s">
+      <c r="F184" s="3" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="2" t="s">
         <v>614</v>
       </c>
-      <c r="H136" s="3" t="s">
+      <c r="B185" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C185" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="I136" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A137" s="2" t="s">
+      <c r="D185" s="3" t="s">
         <v>616</v>
       </c>
-      <c r="B137" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="3" t="s">
+      <c r="E185" s="3" t="s">
         <v>617</v>
       </c>
-      <c r="D137" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G137" s="3" t="s">
+      <c r="F185" s="3" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C186" s="3" t="s">
         <v>618</v>
       </c>
-      <c r="H137" s="3" t="s">
+      <c r="D186" s="3" t="s">
         <v>619</v>
       </c>
-      <c r="I137" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C138" s="3" t="s">
+      <c r="E186" s="3" t="s">
         <v>620</v>
       </c>
-      <c r="D138" s="3" t="s">
+      <c r="F186" s="3" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="2" t="s">
         <v>621</v>
       </c>
-      <c r="E138" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G138" s="3" t="s">
+      <c r="B187" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C187" s="3" t="s">
         <v>622</v>
       </c>
-      <c r="H138" s="3" t="s">
+      <c r="D187" s="3" t="s">
         <v>623</v>
       </c>
-      <c r="I138" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A139" s="2" t="s">
+      <c r="E187" s="3" t="s">
         <v>624</v>
       </c>
-      <c r="B139" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C139" s="3" t="s">
+      <c r="F187" s="3" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C188" s="3" t="s">
         <v>625</v>
       </c>
-      <c r="D139" s="3" t="s">
+      <c r="D188" s="3" t="s">
         <v>626</v>
       </c>
-      <c r="E139" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G139" s="3" t="s">
+      <c r="E188" s="3" t="s">
         <v>627</v>
       </c>
-      <c r="H139" s="3" t="s">
+      <c r="F188" s="3" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="5" t="s">
         <v>628</v>
       </c>
-      <c r="I139" s="3" t="s">
-[...1427 lines deleted...]
-      </c>
       <c r="B189" s="9" t="s">
-        <v>1502</v>
+        <v>1150</v>
       </c>
       <c r="C189" s="9"/>
       <c r="D189" s="9"/>
       <c r="E189" s="9"/>
       <c r="F189" s="9"/>
-      <c r="G189" s="9"/>
-[...3 lines deleted...]
-    <row r="190" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="190" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="2" t="s">
-        <v>838</v>
+        <v>631</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>839</v>
+        <v>632</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>840</v>
+        <v>633</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>5</v>
+        <v>634</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="191" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="2" t="s">
-        <v>838</v>
+        <v>631</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>843</v>
+        <v>635</v>
       </c>
       <c r="D191" s="3" t="s">
-        <v>844</v>
+        <v>636</v>
       </c>
       <c r="E191" s="3" t="s">
-        <v>5</v>
+        <v>637</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="192" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="2" t="s">
-        <v>847</v>
+        <v>638</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>848</v>
+        <v>639</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>849</v>
+        <v>640</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>5</v>
+        <v>641</v>
       </c>
       <c r="F192" s="3" t="s">
-        <v>296</v>
-[...11 lines deleted...]
-    <row r="193" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="2" t="s">
-        <v>847</v>
+        <v>638</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>852</v>
+        <v>642</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>853</v>
+        <v>643</v>
       </c>
       <c r="E193" s="3" t="s">
-        <v>5</v>
+        <v>644</v>
       </c>
       <c r="F193" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="194" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A194" s="2" t="s">
-        <v>856</v>
+        <v>645</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>857</v>
+        <v>646</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>858</v>
+        <v>647</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>5</v>
+        <v>648</v>
       </c>
       <c r="F194" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="195" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A195" s="2" t="s">
-        <v>856</v>
+        <v>645</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>861</v>
+        <v>649</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>858</v>
+        <v>647</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>5</v>
+        <v>650</v>
       </c>
       <c r="F195" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="196" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="2" t="s">
-        <v>863</v>
+        <v>651</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>452</v>
+        <v>333</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>453</v>
+        <v>334</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>5</v>
+        <v>335</v>
       </c>
       <c r="F196" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="197" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="2" t="s">
-        <v>863</v>
+        <v>651</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>864</v>
+        <v>652</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>865</v>
+        <v>653</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>5</v>
+        <v>654</v>
       </c>
       <c r="F197" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="198" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A198" s="2" t="s">
-        <v>868</v>
+        <v>655</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>869</v>
+        <v>656</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>870</v>
+        <v>657</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>5</v>
+        <v>658</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>424</v>
-[...11 lines deleted...]
-    <row r="199" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>868</v>
+        <v>655</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>873</v>
+        <v>659</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>874</v>
+        <v>660</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>5</v>
+        <v>661</v>
       </c>
       <c r="F199" s="3" t="s">
-        <v>79</v>
-[...11 lines deleted...]
-    <row r="200" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A200" s="2" t="s">
-        <v>877</v>
+        <v>662</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>878</v>
+        <v>663</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>879</v>
+        <v>664</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>5</v>
+        <v>665</v>
       </c>
       <c r="F200" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="201" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A201" s="2" t="s">
-        <v>877</v>
+        <v>662</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>882</v>
+        <v>666</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>883</v>
+        <v>667</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>5</v>
+        <v>668</v>
       </c>
       <c r="F201" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="202" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A202" s="2" t="s">
-        <v>886</v>
+        <v>669</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>887</v>
+        <v>670</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>888</v>
+        <v>671</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>5</v>
+        <v>672</v>
       </c>
       <c r="F202" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="203" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A203" s="2" t="s">
-        <v>886</v>
+        <v>669</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>891</v>
+        <v>673</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>892</v>
+        <v>674</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>5</v>
+        <v>675</v>
       </c>
       <c r="F203" s="3" t="s">
-        <v>296</v>
-[...11 lines deleted...]
-    <row r="204" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A204" s="2" t="s">
-        <v>895</v>
+        <v>676</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>896</v>
+        <v>677</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>897</v>
+        <v>678</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>5</v>
+        <v>679</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="205" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A205" s="2" t="s">
-        <v>895</v>
+        <v>676</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>900</v>
+        <v>680</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>8830</v>
+        <v>681</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>682</v>
       </c>
       <c r="F205" s="3" t="s">
-        <v>902</v>
-[...11 lines deleted...]
-    <row r="206" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A206" s="2" t="s">
-        <v>905</v>
+        <v>683</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>906</v>
+        <v>684</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>907</v>
+        <v>685</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>5</v>
+        <v>686</v>
       </c>
       <c r="F206" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="207" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A207" s="2" t="s">
-        <v>905</v>
+        <v>683</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>910</v>
+        <v>687</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>911</v>
+        <v>688</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>5</v>
+        <v>689</v>
       </c>
       <c r="F207" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="208" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A208" s="2" t="s">
-        <v>914</v>
+        <v>690</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>184</v>
+        <v>131</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>185</v>
+        <v>132</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>5</v>
+        <v>133</v>
       </c>
       <c r="F208" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="209" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A209" s="2" t="s">
-        <v>914</v>
+        <v>690</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>915</v>
+        <v>691</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>916</v>
+        <v>692</v>
       </c>
       <c r="E209" s="3" t="s">
-        <v>516</v>
+        <v>693</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>917</v>
-[...11 lines deleted...]
-    <row r="210" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A210" s="2" t="s">
-        <v>920</v>
+        <v>694</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>1503</v>
-[...5 lines deleted...]
-        <v>9000</v>
+        <v>1151</v>
+      </c>
+      <c r="D210" s="8" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>1153</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>1505</v>
-[...11 lines deleted...]
-    <row r="211" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A211" s="2" t="s">
-        <v>920</v>
+        <v>694</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>695</v>
+      </c>
+      <c r="D211" s="8" t="s">
+        <v>1154</v>
       </c>
       <c r="E211" s="3" t="s">
-        <v>5</v>
+        <v>697</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="212" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A212" s="2" t="s">
-        <v>925</v>
+        <v>698</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>926</v>
+        <v>699</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>927</v>
+        <v>700</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>5</v>
+        <v>701</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="213" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A213" s="2" t="s">
-        <v>925</v>
+        <v>698</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>930</v>
+        <v>702</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>931</v>
+        <v>703</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>5</v>
+        <v>704</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="214" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A214" s="6" t="s">
-        <v>934</v>
+        <v>705</v>
       </c>
       <c r="B214" s="9" t="s">
-        <v>1502</v>
+        <v>1150</v>
       </c>
       <c r="C214" s="9"/>
       <c r="D214" s="9"/>
       <c r="E214" s="9"/>
       <c r="F214" s="9"/>
-      <c r="G214" s="9"/>
-[...3 lines deleted...]
-    <row r="215" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="215" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
-        <v>935</v>
+        <v>706</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>936</v>
+        <v>707</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>937</v>
+        <v>708</v>
       </c>
       <c r="E215" s="3" t="s">
-        <v>5</v>
+        <v>709</v>
       </c>
       <c r="F215" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="216" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A216" s="2" t="s">
-        <v>935</v>
+        <v>706</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>940</v>
+        <v>710</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>941</v>
+        <v>711</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>5</v>
+        <v>712</v>
       </c>
       <c r="F216" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="217" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A217" s="2" t="s">
-        <v>944</v>
+        <v>713</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>945</v>
+        <v>714</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>946</v>
+        <v>715</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>5</v>
+        <v>716</v>
       </c>
       <c r="F217" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="218" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A218" s="2" t="s">
-        <v>944</v>
+        <v>713</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>949</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="D218" s="4"/>
       <c r="E218" s="3" t="s">
-        <v>5</v>
+        <v>718</v>
       </c>
       <c r="F218" s="3" t="s">
-        <v>6</v>
-[...9 lines deleted...]
-    <row r="219" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A219" s="2" t="s">
-        <v>952</v>
+        <v>719</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>953</v>
+        <v>720</v>
       </c>
       <c r="D219" s="3" t="s">
-        <v>954</v>
+        <v>721</v>
       </c>
       <c r="E219" s="3" t="s">
-        <v>5</v>
+        <v>722</v>
       </c>
       <c r="F219" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="220" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A220" s="2" t="s">
-        <v>952</v>
+        <v>719</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>957</v>
+        <v>723</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>954</v>
+        <v>721</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>5</v>
+        <v>724</v>
       </c>
       <c r="F220" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="221" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A221" s="2" t="s">
-        <v>959</v>
+        <v>725</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>265</v>
+        <v>194</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>266</v>
+        <v>195</v>
       </c>
       <c r="E221" s="3" t="s">
-        <v>5</v>
+        <v>196</v>
       </c>
       <c r="F221" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="222" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A222" s="2" t="s">
-        <v>959</v>
+        <v>725</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>960</v>
+        <v>726</v>
       </c>
       <c r="D222" s="3" t="s">
-        <v>961</v>
+        <v>727</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>5</v>
+        <v>728</v>
       </c>
       <c r="F222" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="223" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A223" s="2" t="s">
-        <v>964</v>
+        <v>729</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>965</v>
+        <v>730</v>
       </c>
       <c r="D223" s="3" t="s">
-        <v>966</v>
+        <v>731</v>
       </c>
       <c r="E223" s="3" t="s">
-        <v>100</v>
+        <v>732</v>
       </c>
       <c r="F223" s="3" t="s">
-        <v>101</v>
-[...11 lines deleted...]
-    <row r="224" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A224" s="2" t="s">
-        <v>964</v>
+        <v>729</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>969</v>
+        <v>733</v>
       </c>
       <c r="D224" s="3" t="s">
-        <v>970</v>
+        <v>734</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>680</v>
+        <v>735</v>
       </c>
       <c r="F224" s="3" t="s">
-        <v>681</v>
-[...11 lines deleted...]
-    <row r="225" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A225" s="2" t="s">
-        <v>973</v>
+        <v>736</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>974</v>
+        <v>737</v>
       </c>
       <c r="D225" s="3" t="s">
-        <v>975</v>
+        <v>738</v>
       </c>
       <c r="E225" s="3" t="s">
-        <v>5</v>
+        <v>739</v>
       </c>
       <c r="F225" s="3" t="s">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I225" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="226" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A226" s="2" t="s">
-        <v>973</v>
+        <v>736</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>978</v>
+        <v>740</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>979</v>
+        <v>741</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>5</v>
+        <v>742</v>
       </c>
       <c r="F226" s="3" t="s">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I226" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="227" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A227" s="2" t="s">
-        <v>982</v>
+        <v>743</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>612</v>
+        <v>456</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>613</v>
+        <v>457</v>
       </c>
       <c r="E227" s="3" t="s">
-        <v>5</v>
+        <v>458</v>
       </c>
       <c r="F227" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="228" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A228" s="2" t="s">
-        <v>982</v>
+        <v>743</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>940</v>
+        <v>710</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>941</v>
+        <v>711</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>5</v>
+        <v>712</v>
       </c>
       <c r="F228" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="229" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A229" s="2" t="s">
-        <v>983</v>
+        <v>744</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>984</v>
-[...3 lines deleted...]
-      </c>
+        <v>745</v>
+      </c>
+      <c r="D229" s="4"/>
       <c r="E229" s="3" t="s">
-        <v>5</v>
+        <v>746</v>
       </c>
       <c r="F229" s="3" t="s">
-        <v>6</v>
-[...9 lines deleted...]
-    <row r="230" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A230" s="2" t="s">
-        <v>983</v>
+        <v>744</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>987</v>
+        <v>747</v>
       </c>
       <c r="D230" s="3" t="s">
-        <v>988</v>
+        <v>748</v>
       </c>
       <c r="E230" s="3" t="s">
-        <v>5</v>
+        <v>749</v>
       </c>
       <c r="F230" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="231" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
-        <v>991</v>
+        <v>750</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>992</v>
+        <v>751</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>993</v>
+        <v>752</v>
       </c>
       <c r="E231" s="3" t="s">
-        <v>5</v>
+        <v>753</v>
       </c>
       <c r="F231" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="232" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A232" s="2" t="s">
-        <v>991</v>
+        <v>750</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>996</v>
+        <v>754</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>997</v>
+        <v>755</v>
       </c>
       <c r="E232" s="3" t="s">
-        <v>5</v>
+        <v>756</v>
       </c>
       <c r="F232" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="233" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A233" s="2" t="s">
-        <v>1000</v>
+        <v>757</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>1001</v>
+        <v>758</v>
       </c>
       <c r="D233" s="3" t="s">
-        <v>1002</v>
+        <v>759</v>
       </c>
       <c r="E233" s="3" t="s">
-        <v>5</v>
+        <v>760</v>
       </c>
       <c r="F233" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="234" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A234" s="2" t="s">
-        <v>1000</v>
+        <v>757</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>1005</v>
+        <v>761</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>1006</v>
+        <v>762</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>169</v>
+        <v>763</v>
       </c>
       <c r="F234" s="3" t="s">
-        <v>170</v>
-[...11 lines deleted...]
-    <row r="235" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A235" s="2" t="s">
-        <v>1009</v>
+        <v>764</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>1010</v>
+        <v>765</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>1011</v>
+        <v>766</v>
       </c>
       <c r="E235" s="3" t="s">
-        <v>5</v>
+        <v>767</v>
       </c>
       <c r="F235" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="236" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A236" s="2" t="s">
-        <v>1009</v>
+        <v>764</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>1014</v>
+        <v>768</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>1015</v>
+        <v>769</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>5</v>
+        <v>770</v>
       </c>
       <c r="F236" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="237" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A237" s="2" t="s">
-        <v>1018</v>
+        <v>771</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>1019</v>
+        <v>772</v>
       </c>
       <c r="D237" s="3" t="s">
-        <v>1020</v>
+        <v>773</v>
       </c>
       <c r="E237" s="3" t="s">
-        <v>1021</v>
+        <v>774</v>
       </c>
       <c r="F237" s="3" t="s">
-        <v>1022</v>
-[...11 lines deleted...]
-    <row r="238" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A238" s="2" t="s">
-        <v>1018</v>
+        <v>771</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>1025</v>
+        <v>775</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>1026</v>
+        <v>776</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>5</v>
+        <v>777</v>
       </c>
       <c r="F238" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="239" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A239" s="2" t="s">
-        <v>1029</v>
+        <v>778</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>1030</v>
+        <v>779</v>
       </c>
       <c r="D239" s="3" t="s">
-        <v>1031</v>
+        <v>780</v>
       </c>
       <c r="E239" s="3" t="s">
-        <v>5</v>
+        <v>781</v>
       </c>
       <c r="F239" s="3" t="s">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I239" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="240" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A240" s="2" t="s">
-        <v>1029</v>
+        <v>778</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>1034</v>
+        <v>782</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>1035</v>
+        <v>783</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>5</v>
+        <v>784</v>
       </c>
       <c r="F240" s="3" t="s">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I240" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="241" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A241" s="2" t="s">
-        <v>1038</v>
+        <v>785</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>1039</v>
+        <v>786</v>
       </c>
       <c r="D241" s="3" t="s">
-        <v>1040</v>
+        <v>787</v>
       </c>
       <c r="E241" s="3" t="s">
-        <v>26</v>
+        <v>788</v>
       </c>
       <c r="F241" s="3" t="s">
-        <v>902</v>
-[...11 lines deleted...]
-    <row r="242" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A242" s="2" t="s">
-        <v>1038</v>
+        <v>785</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>1043</v>
+        <v>789</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>1044</v>
+        <v>790</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>5</v>
+        <v>791</v>
       </c>
       <c r="F242" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="243" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A243" s="2" t="s">
-        <v>1047</v>
+        <v>792</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>1048</v>
+        <v>793</v>
       </c>
       <c r="D243" s="3" t="s">
-        <v>1049</v>
+        <v>794</v>
       </c>
       <c r="E243" s="3" t="s">
-        <v>5</v>
+        <v>795</v>
       </c>
       <c r="F243" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="244" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A244" s="2" t="s">
-        <v>1047</v>
+        <v>792</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>1052</v>
+        <v>796</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>1053</v>
+        <v>797</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>5</v>
+        <v>798</v>
       </c>
       <c r="F244" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="245" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A245" s="2" t="s">
-        <v>1056</v>
+        <v>799</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>1057</v>
+        <v>800</v>
       </c>
       <c r="D245" s="3" t="s">
-        <v>1058</v>
+        <v>801</v>
       </c>
       <c r="E245" s="3" t="s">
-        <v>5</v>
+        <v>802</v>
       </c>
       <c r="F245" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="246" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A246" s="2" t="s">
-        <v>1056</v>
+        <v>799</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>1061</v>
+        <v>803</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>1062</v>
+        <v>804</v>
       </c>
       <c r="E246" s="3" t="s">
-        <v>1063</v>
+        <v>805</v>
       </c>
       <c r="F246" s="3" t="s">
-        <v>1064</v>
-[...11 lines deleted...]
-    <row r="247" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A247" s="2" t="s">
-        <v>1067</v>
+        <v>806</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>1068</v>
+        <v>807</v>
       </c>
       <c r="D247" s="3" t="s">
-        <v>1069</v>
+        <v>808</v>
       </c>
       <c r="E247" s="3" t="s">
-        <v>5</v>
+        <v>809</v>
       </c>
       <c r="F247" s="3" t="s">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I247" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="248" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>1067</v>
+        <v>806</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>492</v>
+        <v>365</v>
       </c>
       <c r="D248" s="3" t="s">
-        <v>493</v>
+        <v>366</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>5</v>
+        <v>367</v>
       </c>
       <c r="F248" s="3" t="s">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I248" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="249" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A249" s="2" t="s">
-        <v>1072</v>
+        <v>810</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>1073</v>
+        <v>811</v>
       </c>
       <c r="D249" s="3" t="s">
-        <v>1074</v>
+        <v>812</v>
       </c>
       <c r="E249" s="3" t="s">
-        <v>5</v>
+        <v>813</v>
       </c>
       <c r="F249" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="250" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A250" s="2" t="s">
-        <v>1072</v>
+        <v>810</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>1077</v>
+        <v>814</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>1078</v>
+        <v>815</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>5</v>
+        <v>816</v>
       </c>
       <c r="F250" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="251" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A251" s="2" t="s">
-        <v>1081</v>
+        <v>817</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>1082</v>
+        <v>818</v>
       </c>
       <c r="D251" s="3" t="s">
-        <v>1083</v>
+        <v>819</v>
       </c>
       <c r="E251" s="3" t="s">
-        <v>5</v>
+        <v>820</v>
       </c>
       <c r="F251" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="252" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A252" s="2" t="s">
-        <v>1081</v>
+        <v>817</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>1086</v>
+        <v>821</v>
       </c>
       <c r="D252" s="3" t="s">
-        <v>1087</v>
+        <v>822</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>5</v>
+        <v>823</v>
       </c>
       <c r="F252" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="253" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A253" s="2" t="s">
-        <v>1090</v>
+        <v>824</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>224</v>
+        <v>162</v>
       </c>
       <c r="D253" s="3" t="s">
-        <v>225</v>
+        <v>163</v>
       </c>
       <c r="E253" s="3" t="s">
-        <v>5</v>
+        <v>164</v>
       </c>
       <c r="F253" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="254" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A254" s="2" t="s">
-        <v>1090</v>
+        <v>824</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>375</v>
+        <v>273</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>1091</v>
+        <v>825</v>
       </c>
       <c r="D254" s="3" t="s">
-        <v>1092</v>
+        <v>826</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>5</v>
+        <v>827</v>
       </c>
       <c r="F254" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="255" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A255" s="2" t="s">
-        <v>1095</v>
+        <v>828</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>1096</v>
+        <v>829</v>
       </c>
       <c r="D255" s="3" t="s">
-        <v>1097</v>
+        <v>830</v>
       </c>
       <c r="E255" s="3" t="s">
-        <v>1098</v>
+        <v>831</v>
       </c>
       <c r="F255" s="3" t="s">
-        <v>1099</v>
-[...11 lines deleted...]
-    <row r="256" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A256" s="2" t="s">
-        <v>1095</v>
+        <v>828</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>1102</v>
+        <v>832</v>
       </c>
       <c r="D256" s="3" t="s">
-        <v>1103</v>
+        <v>833</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>5</v>
+        <v>834</v>
       </c>
       <c r="F256" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="257" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A257" s="5" t="s">
-        <v>1106</v>
+        <v>835</v>
       </c>
       <c r="B257" s="9" t="s">
-        <v>1502</v>
+        <v>1150</v>
       </c>
       <c r="C257" s="9"/>
       <c r="D257" s="9"/>
       <c r="E257" s="9"/>
       <c r="F257" s="9"/>
-      <c r="G257" s="9"/>
-[...3 lines deleted...]
-    <row r="258" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="258" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A258" s="2" t="s">
-        <v>1107</v>
+        <v>836</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>1108</v>
+        <v>837</v>
       </c>
       <c r="D258" s="3" t="s">
-        <v>1109</v>
+        <v>838</v>
       </c>
       <c r="E258" s="3" t="s">
-        <v>5</v>
+        <v>839</v>
       </c>
       <c r="F258" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="259" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A259" s="2" t="s">
-        <v>1107</v>
+        <v>836</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>1112</v>
+        <v>840</v>
       </c>
       <c r="D259" s="3" t="s">
-        <v>1113</v>
+        <v>841</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>5</v>
+        <v>842</v>
       </c>
       <c r="F259" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="260" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A260" s="2" t="s">
-        <v>1116</v>
+        <v>843</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>1117</v>
+        <v>844</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>1118</v>
+        <v>845</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>5</v>
+        <v>846</v>
       </c>
       <c r="F260" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="261" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A261" s="2" t="s">
-        <v>1116</v>
+        <v>843</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>1121</v>
+        <v>847</v>
       </c>
       <c r="D261" s="3" t="s">
-        <v>1122</v>
+        <v>848</v>
       </c>
       <c r="E261" s="3" t="s">
-        <v>5</v>
+        <v>849</v>
       </c>
       <c r="F261" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="262" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A262" s="2" t="s">
-        <v>1125</v>
+        <v>850</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D262" s="3" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E262" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F262" s="3" t="s">
-        <v>27</v>
-[...11 lines deleted...]
-    <row r="263" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A263" s="2" t="s">
-        <v>1125</v>
+        <v>850</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>1126</v>
+        <v>851</v>
       </c>
       <c r="D263" s="3" t="s">
-        <v>1127</v>
+        <v>852</v>
       </c>
       <c r="E263" s="3" t="s">
-        <v>5</v>
+        <v>853</v>
       </c>
       <c r="F263" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="264" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A264" s="2" t="s">
-        <v>1130</v>
+        <v>854</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>1131</v>
+        <v>855</v>
       </c>
       <c r="D264" s="3" t="s">
-        <v>1132</v>
+        <v>856</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>5</v>
+        <v>857</v>
       </c>
       <c r="F264" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="265" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A265" s="2" t="s">
-        <v>1130</v>
+        <v>854</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>1135</v>
+        <v>858</v>
       </c>
       <c r="D265" s="3" t="s">
-        <v>1136</v>
+        <v>859</v>
       </c>
       <c r="E265" s="3" t="s">
-        <v>5</v>
+        <v>860</v>
       </c>
       <c r="F265" s="3" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="G265" s="3" t="s">
         <v>1137</v>
       </c>
-      <c r="H265" s="3" t="s">
-[...6 lines deleted...]
-    <row r="266" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="266" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A266" s="5" t="s">
-        <v>1139</v>
+        <v>861</v>
       </c>
       <c r="B266" s="9" t="s">
-        <v>1502</v>
+        <v>1150</v>
       </c>
       <c r="C266" s="9"/>
       <c r="D266" s="9"/>
       <c r="E266" s="9"/>
       <c r="F266" s="9"/>
-      <c r="G266" s="9"/>
-[...3 lines deleted...]
-    <row r="267" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="267" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A267" s="2" t="s">
-        <v>1140</v>
+        <v>862</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C267" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="E267" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="F267" s="3" t="s">
         <v>1141</v>
       </c>
-      <c r="D267" s="3" t="s">
-[...18 lines deleted...]
-    <row r="268" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="268" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>1140</v>
+        <v>862</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C268" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="E268" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="F268" s="3" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F269" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="F270" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="F271" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="B272" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="F272" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="F274" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="E275" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="F275" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="F276" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="B277" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="E277" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="F277" s="3" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E278" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="F278" s="3" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="E279" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="F279" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="B280" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="E280" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="F280" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="E281" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="F281" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="E282" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="F282" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="E283" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="F283" s="3" t="s">
         <v>1145</v>
       </c>
-      <c r="D268" s="3" t="s">
+    </row>
+    <row r="284" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="F284" s="3" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A285" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="B285" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="E285" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="F285" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A286" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="B286" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="E286" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="F286" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A287" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="E287" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="F287" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A288" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="B288" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="E288" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="F288" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A289" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="B289" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="E289" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="F289" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A290" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="B290" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="E290" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="F290" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A291" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F291" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="B292" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="E292" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="F292" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A293" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="B293" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D293" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="E293" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="F293" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="B294" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="E294" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="F294" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="B295" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="D295" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="E295" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="F295" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A296" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="B296" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="E296" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="F296" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="E297" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="F297" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="B298" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="E298" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="F298" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="E299" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="F299" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A300" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="F300" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="B301" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="E301" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="F301" s="3" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="B302" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="E302" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="F302" s="3" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="E303" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="F303" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A304" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="B304" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="E304" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="F304" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="E305" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="F305" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A306" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="B306" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="D306" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="E306" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="F306" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A307" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="B307" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="D307" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="E307" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="F307" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A308" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="B308" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="D308" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="E308" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="F308" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A309" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="B309" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="D309" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="E309" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="F309" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A310" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="B310" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="D310" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="E310" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="F310" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A311" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="E311" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="F311" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A312" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E312" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A313" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B313" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D313" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E313" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F313" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A314" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B314" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D314" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E314" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F314" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A315" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E315" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F315" s="3" t="s">
         <v>1146</v>
       </c>
-      <c r="E268" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H268" s="3" t="s">
+    </row>
+    <row r="316" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A316" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B316" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="E316" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="F316" s="3" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A317" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B317" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E317" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F317" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A318" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B318" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E318" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F318" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A319" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B319" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E319" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F319" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A320" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A321" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E321" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F321" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B322" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="E322" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="F322" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A323" s="2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B323" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D323" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E323" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F323" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B324" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D324" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E324" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F324" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A325" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B325" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D325" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E325" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F325" s="3" t="s">
         <v>1148</v>
       </c>
-      <c r="I268" s="3" t="s">
-[...912 lines deleted...]
-      <c r="D300" s="3" t="s">
+    </row>
+    <row r="326" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A326" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B326" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D326" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E326" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F326" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B327" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="D327" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="E327" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="F327" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A328" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B328" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D328" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E328" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F328" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B329" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="D329" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="E329" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="F329" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B330" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D330" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E330" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F330" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B331" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="D331" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E331" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="F331" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B332" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="D332" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="E332" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="F332" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B333" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D333" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E333" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F333" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B334" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D334" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E334" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F334" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B335" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D335" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E335" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F335" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D336" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E336" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A337" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B337" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D337" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E337" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F337" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A338" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B338" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D338" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F338" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A339" s="2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B339" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="D339" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="E339" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="F339" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A340" s="2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B340" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D340" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E340" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F340" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B341" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D341" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E341" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F341" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B342" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D342" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E342" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F342" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B343" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D343" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E343" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F343" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B344" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D344" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E344" s="3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F344" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A345" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B345" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E345" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F345" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A346" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E346" s="3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F346" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A347" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B347" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D347" s="3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E347" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F347" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A348" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B348" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D348" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E348" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F348" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A349" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B349" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D349" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E349" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F349" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A350" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B350" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D350" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E350" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F350" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A351" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D351" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E351" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F351" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B352" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C352" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D352" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="E352" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="F352" s="3" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A353" s="2" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B353" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C353" s="3" t="s">
         <v>1113</v>
       </c>
-      <c r="E300" s="3" t="s">
-[...1532 lines deleted...]
-      </c>
       <c r="D353" s="3" t="s">
-        <v>1458</v>
+        <v>1114</v>
       </c>
       <c r="E353" s="3" t="s">
-        <v>5</v>
+        <v>1115</v>
       </c>
       <c r="F353" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="354" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A354" s="2" t="s">
-        <v>1456</v>
+        <v>1112</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C354" s="3" t="s">
-        <v>1461</v>
+        <v>1116</v>
       </c>
       <c r="D354" s="3" t="s">
-        <v>1462</v>
+        <v>1117</v>
       </c>
       <c r="E354" s="3" t="s">
-        <v>5</v>
+        <v>1118</v>
       </c>
       <c r="F354" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="355" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A355" s="2" t="s">
-        <v>1465</v>
+        <v>1119</v>
       </c>
       <c r="B355" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C355" s="3" t="s">
-        <v>1466</v>
+        <v>1120</v>
       </c>
       <c r="D355" s="3" t="s">
-        <v>1467</v>
+        <v>1121</v>
       </c>
       <c r="E355" s="3" t="s">
-        <v>5</v>
+        <v>1122</v>
       </c>
       <c r="F355" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="356" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A356" s="2" t="s">
-        <v>1465</v>
+        <v>1119</v>
       </c>
       <c r="B356" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C356" s="3" t="s">
-        <v>1470</v>
+        <v>1123</v>
       </c>
       <c r="D356" s="3" t="s">
-        <v>1471</v>
+        <v>1124</v>
       </c>
       <c r="E356" s="3" t="s">
-        <v>5</v>
+        <v>1125</v>
       </c>
       <c r="F356" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="357" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A357" s="2" t="s">
-        <v>1474</v>
+        <v>1126</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C357" s="3" t="s">
-        <v>592</v>
+        <v>440</v>
       </c>
       <c r="D357" s="3" t="s">
-        <v>261</v>
+        <v>441</v>
       </c>
       <c r="E357" s="3" t="s">
-        <v>5</v>
+        <v>442</v>
       </c>
       <c r="F357" s="3" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-    <row r="358" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A358" s="2" t="s">
-        <v>1474</v>
+        <v>1126</v>
       </c>
       <c r="B358" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C358" s="3" t="s">
-        <v>1475</v>
+        <v>1127</v>
       </c>
       <c r="D358" s="3" t="s">
-        <v>1476</v>
+        <v>1128</v>
       </c>
       <c r="E358" s="3" t="s">
-        <v>5</v>
+        <v>1129</v>
       </c>
       <c r="F358" s="3" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>1489</v>
+        <v>1137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="B266:I266"/>
-[...5 lines deleted...]
-    <mergeCell ref="B257:I257"/>
+    <mergeCell ref="B266:F266"/>
+    <mergeCell ref="B91:F91"/>
+    <mergeCell ref="B92:F92"/>
+    <mergeCell ref="B76:F76"/>
+    <mergeCell ref="B189:F189"/>
+    <mergeCell ref="B214:F214"/>
+    <mergeCell ref="B257:F257"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G210" r:id="rId1" xr:uid="{6C066F2B-D27A-44E6-978F-F3D25601F337}"/>
-    <hyperlink ref="G211" r:id="rId2" xr:uid="{869D25EB-B91D-4F8E-9CFF-7FCBDA21E81E}"/>
+    <hyperlink ref="D210" r:id="rId1" xr:uid="{6C066F2B-D27A-44E6-978F-F3D25601F337}"/>
+    <hyperlink ref="D211" r:id="rId2" xr:uid="{869D25EB-B91D-4F8E-9CFF-7FCBDA21E81E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>