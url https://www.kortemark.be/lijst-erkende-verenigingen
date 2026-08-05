--- v2 (2026-06-21)
+++ v3 (2026-08-05)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Vrije tijd\Vrijetijdsloket\Erkenning Kortemarkse verenigingen\Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A7EAA8B-46EA-4A35-92AF-8778CC00C1C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4A1E2E4D-5873-4A2B-A9F2-CC053DEEADB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{47390F3A-DD33-4AC0-9677-7D37D897D198}"/>
+    <workbookView xWindow="-24180" yWindow="945" windowWidth="21600" windowHeight="12645" xr2:uid="{47390F3A-DD33-4AC0-9677-7D37D897D198}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$F$1:$F$983576</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -1273,59 +1273,50 @@
   <si>
     <t xml:space="preserve">Heemkundige Kring Crekel Beke  </t>
   </si>
   <si>
     <t>Bostoen Myriam</t>
   </si>
   <si>
     <t>bostoen.myriam@gmail.com</t>
   </si>
   <si>
     <t>0496 78 16 38</t>
   </si>
   <si>
     <t>Joseph Herman</t>
   </si>
   <si>
     <t>herman.joseph@telenet.be</t>
   </si>
   <si>
     <t>0492 94 76 97</t>
   </si>
   <si>
     <t xml:space="preserve">Jeugdbrandweer Kortemark  </t>
   </si>
   <si>
-    <t>Algoedt Michael</t>
-[...7 lines deleted...]
-  <si>
     <t>Vanhoutte Davy</t>
   </si>
   <si>
     <t>vanhoutte_davy@hotmail.com</t>
   </si>
   <si>
     <t>0477 73 77 83</t>
   </si>
   <si>
     <t xml:space="preserve">Jeugdhuis De Fauteuil  </t>
   </si>
   <si>
     <t>Maekelberg Emma</t>
   </si>
   <si>
     <t>maekelbergemma@gmail.com</t>
   </si>
   <si>
     <t>0468 43 88 09</t>
   </si>
   <si>
     <t>Muyllaert Ashley</t>
   </si>
   <si>
     <t>ashleymuyllaert@hotmail.com</t>
@@ -3500,50 +3491,59 @@
     <t>Sociale Vereniging</t>
   </si>
   <si>
     <t>Sportvereniging</t>
   </si>
   <si>
     <t>Wijkvereniging</t>
   </si>
   <si>
     <t>0473 24 88 81</t>
   </si>
   <si>
     <t>wenst geen gegevens te publiceren</t>
   </si>
   <si>
     <t>Vercooren Milan</t>
   </si>
   <si>
     <t>milanvercooren@gmail.com</t>
   </si>
   <si>
     <t>0479 75 81 78</t>
   </si>
   <si>
     <t>lowie.bolle@hotmail.com</t>
+  </si>
+  <si>
+    <t>Viaene Vanessa</t>
+  </si>
+  <si>
+    <t>viaene_vanessa@outlook.com</t>
+  </si>
+  <si>
+    <t>0477 73 77 84</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
@@ -3958,489 +3958,489 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lowie.bolle@hotmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanvercooren@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viaene_vanessa@outlook.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lowie.bolle@hotmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:milanvercooren@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{376DC484-BE37-498E-A9E2-E21AB4149142}">
   <dimension ref="A1:F358"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+    <sheetView tabSelected="1" topLeftCell="A100" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="E123" sqref="E123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="59.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D1" s="7" t="s">
         <v>1130</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="E1" s="7" t="s">
         <v>1131</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="F1" s="7" t="s">
         <v>1132</v>
-      </c>
-[...7 lines deleted...]
-        <v>1135</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="9" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="10" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="11" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="12" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="13" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="14" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="15" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="16" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="17" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>58</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="18" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="19" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="20" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="21" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="22" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>73</v>
@@ -4456,591 +4456,591 @@
       </c>
       <c r="E23" s="3" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>83</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="25" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="26" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>89</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="27" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>91</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="28" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>95</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>97</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="29" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="30" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>102</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>103</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>104</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="31" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>105</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>107</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="32" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>110</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>111</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="33" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>114</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>116</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>117</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>118</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="35" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>120</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>121</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="36" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>125</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>126</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="37" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>128</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>129</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="38" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>130</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>132</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>133</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="39" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>130</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>134</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>135</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>136</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="40" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>137</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>139</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>140</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="41" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
         <v>137</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>141</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>142</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>143</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="42" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>144</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>145</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>147</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="43" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>144</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>149</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>150</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="44" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>151</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>152</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>153</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>154</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="45" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>151</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>156</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>157</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="46" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
         <v>158</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>160</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>161</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="47" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
         <v>158</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>162</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>163</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>164</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="48" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>166</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>167</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>168</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="49" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>169</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>170</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>171</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="50" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
         <v>172</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>174</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>175</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="51" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
         <v>172</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>176</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>177</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>178</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="52" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
         <v>179</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>180</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>181</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>182</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
         <v>179</v>
@@ -5056,351 +5056,351 @@
       </c>
       <c r="E53" s="3" t="s">
         <v>185</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>186</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>187</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>188</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>189</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="55" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
         <v>186</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>190</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>191</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>192</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="56" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>194</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>195</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>196</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="57" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>198</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>199</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="58" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
         <v>200</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>202</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>203</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="59" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>200</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>204</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>205</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>206</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="60" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>208</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>209</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>210</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="61" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>212</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>213</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="62" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
         <v>214</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>215</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>216</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>217</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="63" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
         <v>214</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>218</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>219</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>220</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="64" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
         <v>221</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>222</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>223</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>224</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="65" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
         <v>221</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>226</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>227</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="66" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
         <v>228</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>230</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>231</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="67" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>228</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>233</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>234</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="68" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
         <v>235</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>237</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>238</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="69" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
         <v>235</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>239</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>240</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>241</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="70" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="2" t="s">
         <v>242</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>243</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>244</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>245</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="2" t="s">
         <v>242</v>
@@ -5416,163 +5416,163 @@
       </c>
       <c r="E71" s="3" t="s">
         <v>248</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
         <v>249</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>250</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>252</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="73" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="2" t="s">
         <v>249</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>253</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>254</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>255</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="74" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="2" t="s">
         <v>256</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>257</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>258</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>259</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="75" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="2" t="s">
         <v>256</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>260</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>261</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>262</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="76" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
         <v>263</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="C76" s="9"/>
       <c r="D76" s="9"/>
       <c r="E76" s="9"/>
       <c r="F76" s="9"/>
     </row>
     <row r="77" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
         <v>264</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>265</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>266</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>267</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="78" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
         <v>264</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>268</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>269</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>270</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="79" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
         <v>271</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>273</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>272</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>274</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>275</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
         <v>271</v>
@@ -5588,455 +5588,455 @@
       </c>
       <c r="E80" s="3" t="s">
         <v>278</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="2" t="s">
         <v>279</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>281</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>282</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="82" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="2" t="s">
         <v>279</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>132</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>133</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="83" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="2" t="s">
         <v>283</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>273</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>285</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>286</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="84" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="2" t="s">
         <v>283</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>287</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>288</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>289</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="85" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="2" t="s">
         <v>290</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>291</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>292</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>293</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="86" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="2" t="s">
         <v>290</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>294</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>295</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>296</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="87" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>298</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>299</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>300</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="88" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>301</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>302</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>303</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="89" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="2" t="s">
         <v>304</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>305</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>306</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="90" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="2" t="s">
         <v>304</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>307</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>308</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>309</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="91" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="5" t="s">
         <v>310</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="C91" s="9"/>
       <c r="D91" s="9"/>
       <c r="E91" s="9"/>
       <c r="F91" s="9"/>
     </row>
     <row r="92" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="5" t="s">
         <v>311</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="C92" s="9"/>
       <c r="D92" s="9"/>
       <c r="E92" s="9"/>
       <c r="F92" s="9"/>
     </row>
     <row r="93" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="2" t="s">
         <v>312</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>287</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>288</v>
       </c>
       <c r="E93" s="3" t="s">
         <v>289</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="94" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="2" t="s">
         <v>312</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>313</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>314</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>315</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="95" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="2" t="s">
         <v>316</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>317</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>318</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>319</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="96" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="2" t="s">
         <v>316</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>320</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>321</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>322</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="97" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="2" t="s">
         <v>323</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>324</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>325</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>326</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="98" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="2" t="s">
         <v>323</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>327</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>328</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="99" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="2" t="s">
         <v>329</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>330</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>331</v>
       </c>
       <c r="E99" s="3" t="s">
         <v>332</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="100" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="2" t="s">
         <v>329</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>334</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>335</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="101" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A101" s="2" t="s">
         <v>336</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>337</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>338</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>339</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="102" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
         <v>336</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>340</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>341</v>
       </c>
       <c r="E102" s="3" t="s">
         <v>342</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="103" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="2" t="s">
         <v>343</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>344</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>345</v>
       </c>
       <c r="E103" s="3" t="s">
         <v>346</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="2" t="s">
         <v>343</v>
@@ -6052,311 +6052,311 @@
       </c>
       <c r="E104" s="3" t="s">
         <v>349</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="2" t="s">
         <v>350</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>351</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>352</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>353</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="106" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
         <v>350</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>354</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>355</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>356</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="107" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="2" t="s">
         <v>357</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>358</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>359</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>360</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="108" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="2" t="s">
         <v>357</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>361</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>362</v>
       </c>
       <c r="E108" s="3" t="s">
         <v>363</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="109" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="2" t="s">
         <v>364</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>365</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>366</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>367</v>
       </c>
       <c r="F109" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="110" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="2" t="s">
         <v>364</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>368</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>369</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>370</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="111" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="2" t="s">
         <v>371</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>372</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>373</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>374</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="112" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="2" t="s">
         <v>371</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>375</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>376</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>377</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="113" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="2" t="s">
         <v>378</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>379</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>380</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>381</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="114" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="2" t="s">
         <v>378</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>382</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>383</v>
       </c>
       <c r="E114" s="3" t="s">
         <v>384</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="115" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="2" t="s">
         <v>385</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>386</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>387</v>
       </c>
       <c r="E115" s="3" t="s">
         <v>388</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="116" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
         <v>385</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>389</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>390</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>391</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="117" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="2" t="s">
         <v>392</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>393</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>394</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>395</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="118" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="2" t="s">
         <v>392</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>396</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>394</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>395</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="119" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="2" t="s">
         <v>397</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>398</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="2" t="s">
         <v>397</v>
@@ -6372,4770 +6372,4771 @@
       </c>
       <c r="E120" s="3" t="s">
         <v>403</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="2" t="s">
         <v>404</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>405</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>406</v>
       </c>
       <c r="E121" s="3" t="s">
         <v>407</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="122" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="2" t="s">
         <v>404</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>408</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>409</v>
       </c>
       <c r="E122" s="3" t="s">
         <v>410</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="123" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="2" t="s">
         <v>411</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>1152</v>
+      </c>
+      <c r="D123" s="8" t="s">
+        <v>1153</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>414</v>
+        <v>1154</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="124" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="2" t="s">
         <v>411</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="125" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="E125" s="3" t="s">
         <v>418</v>
       </c>
-      <c r="B125" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F125" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="126" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="2" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="127" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="E127" s="3" t="s">
         <v>425</v>
       </c>
-      <c r="B127" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F127" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="128" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="2" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="129" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="E129" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="B129" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F129" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="130" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="131" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="E131" s="3" t="s">
         <v>439</v>
       </c>
-      <c r="B131" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F131" s="3" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="132" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A132" s="2" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="133" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="2" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>268</v>
       </c>
       <c r="D133" s="3" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="134" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C134" s="3" t="s">
         <v>446</v>
       </c>
-      <c r="B134" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D134" s="3" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="135" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="E135" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="B135" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F135" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="136" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="2" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="F136" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="137" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="E137" s="3" t="s">
         <v>459</v>
       </c>
-      <c r="B137" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F137" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="138" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="2" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="139" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="E139" s="3" t="s">
         <v>466</v>
       </c>
-      <c r="B139" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F139" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="140" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="2" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="F140" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="141" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="E141" s="3" t="s">
         <v>473</v>
       </c>
-      <c r="B141" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F141" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="142" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A142" s="2" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="F142" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="143" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="E143" s="3" t="s">
         <v>480</v>
       </c>
-      <c r="B143" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F143" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="144" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="2" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F144" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="145" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A145" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="E145" s="3" t="s">
         <v>487</v>
-      </c>
-[...10 lines deleted...]
-        <v>490</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="2" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="2" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>246</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>247</v>
       </c>
       <c r="E147" s="3" t="s">
         <v>248</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A148" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="E148" s="3" t="s">
         <v>494</v>
-      </c>
-[...10 lines deleted...]
-        <v>497</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="E149" s="3" t="s">
         <v>498</v>
       </c>
-      <c r="B149" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F149" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="150" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="2" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="151" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="E151" s="3" t="s">
         <v>505</v>
       </c>
-      <c r="B151" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F151" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="152" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="2" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="F152" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="153" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="E153" s="3" t="s">
         <v>512</v>
-      </c>
-[...10 lines deleted...]
-        <v>515</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="2" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A155" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="E155" s="3" t="s">
         <v>519</v>
       </c>
-      <c r="B155" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F155" s="3" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="156" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="157" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A157" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="E157" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="B157" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F157" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="158" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A158" s="2" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="159" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A159" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="E159" s="3" t="s">
         <v>533</v>
       </c>
-      <c r="B159" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F159" s="3" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="160" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A160" s="2" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>233</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>234</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="161" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A161" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="E161" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="B161" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F161" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="162" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="2" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="163" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="E163" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="B163" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F163" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="164" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A164" s="2" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F164" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="165" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="E165" s="3" t="s">
         <v>551</v>
       </c>
-      <c r="B165" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F165" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="166" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="2" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="167" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A167" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="E167" s="3" t="s">
         <v>558</v>
       </c>
-      <c r="B167" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F167" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="168" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" s="2" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E168" s="3" t="s">
         <v>48</v>
       </c>
       <c r="F168" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="169" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="E169" s="3" t="s">
         <v>562</v>
       </c>
-      <c r="B169" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F169" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="170" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="2" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="171" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A171" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="E171" s="3" t="s">
         <v>569</v>
       </c>
-      <c r="B171" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F171" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="172" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="2" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="F172" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="173" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="E173" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="B173" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F173" s="3" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="174" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="2" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="175" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="E175" s="3" t="s">
         <v>583</v>
       </c>
-      <c r="B175" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F175" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="176" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A176" s="2" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="D176" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="E176" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="E176" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F176" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="177" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="E177" s="3" t="s">
         <v>589</v>
       </c>
-      <c r="B177" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F177" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="178" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="2" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="D178" s="3" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="F178" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="179" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="2" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>233</v>
       </c>
       <c r="E179" s="3" t="s">
         <v>234</v>
       </c>
       <c r="F179" s="3" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="180" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="E180" s="3" t="s">
         <v>596</v>
       </c>
-      <c r="B180" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F180" s="3" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="181" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="E181" s="3" t="s">
         <v>600</v>
       </c>
-      <c r="B181" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F181" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="182" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="2" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="F182" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="183" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="E183" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="B183" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F183" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="184" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="2" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="185" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="E185" s="3" t="s">
         <v>614</v>
       </c>
-      <c r="B185" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F185" s="3" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="186" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="2" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F186" s="3" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="187" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="E187" s="3" t="s">
         <v>621</v>
       </c>
-      <c r="B187" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F187" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="188" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="2" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="F188" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="189" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="5" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="B189" s="9" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="C189" s="9"/>
       <c r="D189" s="9"/>
       <c r="E189" s="9"/>
       <c r="F189" s="9"/>
     </row>
     <row r="190" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="E190" s="3" t="s">
         <v>631</v>
       </c>
-      <c r="B190" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F190" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="191" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="2" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="D191" s="3" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="E191" s="3" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="192" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="E192" s="3" t="s">
         <v>638</v>
       </c>
-      <c r="B192" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F192" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="193" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="2" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E193" s="3" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F193" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="194" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A194" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="E194" s="3" t="s">
         <v>645</v>
       </c>
-      <c r="B194" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F194" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="195" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A195" s="2" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="D195" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="E195" s="3" t="s">
         <v>647</v>
       </c>
-      <c r="E195" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F195" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="196" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="2" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>334</v>
       </c>
       <c r="E196" s="3" t="s">
         <v>335</v>
       </c>
       <c r="F196" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="197" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="E197" s="3" t="s">
         <v>651</v>
       </c>
-      <c r="B197" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F197" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="198" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A198" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="E198" s="3" t="s">
         <v>655</v>
       </c>
-      <c r="B198" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F198" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="199" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="F199" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="200" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A200" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="E200" s="3" t="s">
         <v>662</v>
       </c>
-      <c r="B200" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F200" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="201" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A201" s="2" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="F201" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="202" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A202" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="E202" s="3" t="s">
         <v>669</v>
       </c>
-      <c r="B202" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F202" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="203" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A203" s="2" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="F203" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="204" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A204" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="E204" s="3" t="s">
         <v>676</v>
       </c>
-      <c r="B204" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F204" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="205" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A205" s="2" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="E205" s="3" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="F205" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="206" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A206" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="E206" s="3" t="s">
         <v>683</v>
       </c>
-      <c r="B206" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F206" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="207" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A207" s="2" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="F207" s="3" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="208" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A208" s="2" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>132</v>
       </c>
       <c r="E208" s="3" t="s">
         <v>133</v>
       </c>
       <c r="F208" s="3" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="209" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A209" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="E209" s="3" t="s">
         <v>690</v>
       </c>
-      <c r="B209" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F209" s="3" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="210" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A210" s="2" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="D210" s="8" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="211" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A211" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="D211" s="8" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E211" s="3" t="s">
         <v>694</v>
       </c>
-      <c r="B211" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F211" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="212" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A212" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="E212" s="3" t="s">
         <v>698</v>
       </c>
-      <c r="B212" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F212" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="213" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A213" s="2" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="214" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A214" s="6" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B214" s="9" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="C214" s="9"/>
       <c r="D214" s="9"/>
       <c r="E214" s="9"/>
       <c r="F214" s="9"/>
     </row>
     <row r="215" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="E215" s="3" t="s">
         <v>706</v>
       </c>
-      <c r="B215" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F215" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="216" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A216" s="2" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="F216" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="217" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A217" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="E217" s="3" t="s">
         <v>713</v>
       </c>
-      <c r="B217" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F217" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="218" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A218" s="2" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="D218" s="4"/>
       <c r="E218" s="3" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="F218" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="219" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A219" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="E219" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="B219" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F219" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="220" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A220" s="2" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="D220" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="E220" s="3" t="s">
         <v>721</v>
       </c>
-      <c r="E220" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F220" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="221" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A221" s="2" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>194</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>195</v>
       </c>
       <c r="E221" s="3" t="s">
         <v>196</v>
       </c>
       <c r="F221" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="222" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A222" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="E222" s="3" t="s">
         <v>725</v>
       </c>
-      <c r="B222" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F222" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="223" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A223" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="E223" s="3" t="s">
         <v>729</v>
       </c>
-      <c r="B223" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F223" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="224" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A224" s="2" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="D224" s="3" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="F224" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="225" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A225" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="E225" s="3" t="s">
         <v>736</v>
-      </c>
-[...10 lines deleted...]
-        <v>739</v>
       </c>
       <c r="F225" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A226" s="2" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="F226" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A227" s="2" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E227" s="3" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="F227" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="228" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A228" s="2" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="F228" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="229" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A229" s="2" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="D229" s="4"/>
       <c r="E229" s="3" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="F229" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="230" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A230" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C230" s="3" t="s">
         <v>744</v>
       </c>
-      <c r="B230" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D230" s="3" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="E230" s="3" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F230" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="231" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="E231" s="3" t="s">
         <v>750</v>
       </c>
-      <c r="B231" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F231" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="232" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A232" s="2" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="E232" s="3" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F232" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="233" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A233" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="E233" s="3" t="s">
         <v>757</v>
       </c>
-      <c r="B233" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F233" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="234" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A234" s="2" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="F234" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="235" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A235" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="E235" s="3" t="s">
         <v>764</v>
       </c>
-      <c r="B235" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F235" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="236" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A236" s="2" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="F236" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="237" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A237" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="E237" s="3" t="s">
         <v>771</v>
       </c>
-      <c r="B237" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F237" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="238" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A238" s="2" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F238" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="239" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A239" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="E239" s="3" t="s">
         <v>778</v>
-      </c>
-[...10 lines deleted...]
-        <v>781</v>
       </c>
       <c r="F239" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A240" s="2" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A241" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="E241" s="3" t="s">
         <v>785</v>
       </c>
-      <c r="B241" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F241" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="242" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A242" s="2" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F242" s="3" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="243" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A243" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="E243" s="3" t="s">
         <v>792</v>
       </c>
-      <c r="B243" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F243" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="244" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A244" s="2" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F244" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="245" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A245" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E245" s="3" t="s">
         <v>799</v>
       </c>
-      <c r="B245" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F245" s="3" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="246" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A246" s="2" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="E246" s="3" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="F246" s="3" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="247" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A247" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="E247" s="3" t="s">
         <v>806</v>
-      </c>
-[...10 lines deleted...]
-        <v>809</v>
       </c>
       <c r="F247" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C248" s="3" t="s">
         <v>365</v>
       </c>
       <c r="D248" s="3" t="s">
         <v>366</v>
       </c>
       <c r="E248" s="3" t="s">
         <v>367</v>
       </c>
       <c r="F248" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A249" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="E249" s="3" t="s">
         <v>810</v>
       </c>
-      <c r="B249" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F249" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="250" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A250" s="2" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="F250" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="251" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A251" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="B251" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="E251" s="3" t="s">
         <v>817</v>
       </c>
-      <c r="B251" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F251" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="252" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A252" s="2" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="D252" s="3" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="F252" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="253" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A253" s="2" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>162</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>163</v>
       </c>
       <c r="E253" s="3" t="s">
         <v>164</v>
       </c>
       <c r="F253" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="254" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A254" s="2" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>273</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="D254" s="3" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="F254" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="255" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A255" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="B255" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="E255" s="3" t="s">
         <v>828</v>
       </c>
-      <c r="B255" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F255" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="256" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A256" s="2" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="D256" s="3" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="F256" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="257" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A257" s="5" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="B257" s="9" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="C257" s="9"/>
       <c r="D257" s="9"/>
       <c r="E257" s="9"/>
       <c r="F257" s="9"/>
     </row>
     <row r="258" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A258" s="2" t="s">
+        <v>833</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="E258" s="3" t="s">
         <v>836</v>
       </c>
-      <c r="B258" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F258" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="259" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A259" s="2" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="D259" s="3" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="F259" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="260" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A260" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="E260" s="3" t="s">
         <v>843</v>
       </c>
-      <c r="B260" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F260" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="261" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A261" s="2" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="D261" s="3" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="E261" s="3" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="F261" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="262" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A262" s="2" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C262" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D262" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E262" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F262" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="263" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A263" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="E263" s="3" t="s">
         <v>850</v>
       </c>
-      <c r="B263" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F263" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="264" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A264" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="B264" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="E264" s="3" t="s">
         <v>854</v>
       </c>
-      <c r="B264" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F264" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="265" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A265" s="2" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="D265" s="3" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="E265" s="3" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="F265" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="266" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A266" s="5" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="B266" s="9" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="C266" s="9"/>
       <c r="D266" s="9"/>
       <c r="E266" s="9"/>
       <c r="F266" s="9"/>
     </row>
     <row r="267" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A267" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="E267" s="3" t="s">
         <v>862</v>
       </c>
-      <c r="B267" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F267" s="3" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="268" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="D268" s="3" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="F268" s="3" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="269" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A269" s="2" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="D269" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E269" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F269" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="270" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A270" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="D270" s="3" t="s">
         <v>869</v>
       </c>
-      <c r="B270" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E270" s="3" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F270" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="271" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A271" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="E271" s="3" t="s">
         <v>873</v>
       </c>
-      <c r="B271" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F271" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="272" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A272" s="2" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="D272" s="3" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="E272" s="3" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="F272" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="273" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A273" s="2" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="D273" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="E273" s="3" t="s">
         <v>647</v>
       </c>
-      <c r="E273" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="274" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A274" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="E274" s="3" t="s">
         <v>880</v>
       </c>
-      <c r="B274" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F274" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="275" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A275" s="2" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C275" s="3" t="s">
         <v>361</v>
       </c>
       <c r="D275" s="3" t="s">
         <v>362</v>
       </c>
       <c r="E275" s="3" t="s">
         <v>363</v>
       </c>
       <c r="F275" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="276" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A276" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="E276" s="3" t="s">
         <v>884</v>
       </c>
-      <c r="B276" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F276" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="277" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A277" s="2" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="D277" s="3" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="E277" s="3" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="F277" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="278" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A278" s="2" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="D278" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E278" s="3" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F278" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="279" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A279" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="E279" s="3" t="s">
         <v>891</v>
       </c>
-      <c r="B279" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F279" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="280" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A280" s="2" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="D280" s="3" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="F280" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="281" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A281" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="E281" s="3" t="s">
         <v>898</v>
       </c>
-      <c r="B281" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F281" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="282" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A282" s="2" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C282" s="3" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="D282" s="3" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F282" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="283" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A283" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E283" s="3" t="s">
         <v>905</v>
       </c>
-      <c r="B283" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F283" s="3" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="284" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A284" s="2" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C284" s="3" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="D284" s="3" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="E284" s="3" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="F284" s="3" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="285" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A285" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="B285" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="E285" s="3" t="s">
         <v>912</v>
       </c>
-      <c r="B285" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F285" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="286" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A286" s="2" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="D286" s="3" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="F286" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="287" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A287" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="E287" s="3" t="s">
         <v>919</v>
       </c>
-      <c r="B287" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F287" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="288" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C288" s="3" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="D288" s="3" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="E288" s="3" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="F288" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="289" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A289" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="B289" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="E289" s="3" t="s">
         <v>926</v>
       </c>
-      <c r="B289" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F289" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="290" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A290" s="2" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="D290" s="3" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="E290" s="3" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="F290" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="291" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A291" s="2" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C291" s="3" t="s">
         <v>152</v>
       </c>
       <c r="D291" s="3" t="s">
         <v>153</v>
       </c>
       <c r="E291" s="3" t="s">
         <v>154</v>
       </c>
       <c r="F291" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="292" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A292" s="2" t="s">
+        <v>930</v>
+      </c>
+      <c r="B292" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="E292" s="3" t="s">
         <v>933</v>
       </c>
-      <c r="B292" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F292" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="293" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A293" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="B293" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="D293" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="E293" s="3" t="s">
         <v>937</v>
       </c>
-      <c r="B293" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F293" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="294" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A294" s="2" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C294" s="3" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="D294" s="3" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="E294" s="3" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="F294" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="295" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A295" s="2" t="s">
+        <v>938</v>
+      </c>
+      <c r="B295" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="D295" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="E295" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="B295" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F295" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="296" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A296" s="2" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C296" s="3" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="D296" s="3" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="E296" s="3" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="F296" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="297" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A297" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="E297" s="3" t="s">
         <v>948</v>
       </c>
-      <c r="B297" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F297" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="298" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A298" s="2" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="D298" s="3" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="E298" s="3" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="F298" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="299" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A299" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="E299" s="3" t="s">
         <v>955</v>
       </c>
-      <c r="B299" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F299" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="300" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A300" s="2" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="D300" s="3" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="F300" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="301" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A301" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="B301" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="E301" s="3" t="s">
         <v>962</v>
       </c>
-      <c r="B301" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F301" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="302" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A302" s="2" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C302" s="3" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="D302" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="E302" s="3" t="s">
         <v>964</v>
       </c>
-      <c r="E302" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F302" s="3" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="303" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="E303" s="3" t="s">
         <v>968</v>
-      </c>
-[...10 lines deleted...]
-        <v>971</v>
       </c>
       <c r="F303" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A304" s="2" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C304" s="3" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="D304" s="3" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="E304" s="3" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="F304" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A305" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="E305" s="3" t="s">
         <v>975</v>
       </c>
-      <c r="B305" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F305" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="306" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A306" s="2" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C306" s="3" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="D306" s="3" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="E306" s="3" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="F306" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="307" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A307" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="B307" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="D307" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="E307" s="3" t="s">
         <v>982</v>
       </c>
-      <c r="B307" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F307" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="308" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A308" s="2" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C308" s="3" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="D308" s="3" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E308" s="3" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F308" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="309" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A309" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="B309" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="D309" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="E309" s="3" t="s">
         <v>989</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F309" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A310" s="2" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>273</v>
       </c>
       <c r="C310" s="3" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="D310" s="3" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E310" s="3" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F310" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A311" s="2" t="s">
+        <v>993</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="E311" s="3" t="s">
         <v>996</v>
       </c>
-      <c r="B311" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F311" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="312" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A312" s="2" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C312" s="3" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D312" s="3" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="E312" s="3" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="F312" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="313" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A313" s="2" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C313" s="3" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="D313" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E313" s="3" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="F313" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="314" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A314" s="2" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="D314" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E314" s="3" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F314" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="315" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A315" s="2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E315" s="3" t="s">
         <v>1008</v>
       </c>
-      <c r="B315" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F315" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="316" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A316" s="2" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="D316" s="3" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="E316" s="3" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="F316" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="317" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A317" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B317" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E317" s="3" t="s">
         <v>1012</v>
       </c>
-      <c r="B317" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F317" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="318" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C318" s="3" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="D318" s="3" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="E318" s="3" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="F318" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="319" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A319" s="2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B319" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E319" s="3" t="s">
         <v>1019</v>
       </c>
-      <c r="B319" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F319" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="320" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A320" s="2" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="D320" s="3" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E320" s="3" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F320" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="321" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A321" s="2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E321" s="3" t="s">
         <v>1026</v>
       </c>
-      <c r="B321" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F321" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="322" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A322" s="2" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C322" s="3" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="D322" s="3" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="E322" s="3" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="F322" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="323" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A323" s="2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B323" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D323" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E323" s="3" t="s">
         <v>1030</v>
       </c>
-      <c r="B323" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F323" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="324" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A324" s="2" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="D324" s="3" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="E324" s="3" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="F324" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="325" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A325" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B325" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D325" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E325" s="3" t="s">
         <v>1037</v>
       </c>
-      <c r="B325" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F325" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="326" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A326" s="2" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="D326" s="3" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E326" s="3" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="F326" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="327" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A327" s="2" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C327" s="3" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D327" s="3" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E327" s="3" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="F327" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="328" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A328" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B328" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D328" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E328" s="3" t="s">
         <v>1044</v>
       </c>
-      <c r="B328" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F328" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="329" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A329" s="2" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C329" s="3" t="s">
         <v>351</v>
       </c>
       <c r="D329" s="3" t="s">
         <v>352</v>
       </c>
       <c r="E329" s="3" t="s">
         <v>353</v>
       </c>
       <c r="F329" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="330" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A330" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B330" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D330" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E330" s="3" t="s">
         <v>1048</v>
       </c>
-      <c r="B330" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F330" s="3" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="331" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A331" s="2" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C331" s="3" t="s">
         <v>372</v>
       </c>
       <c r="D331" s="3" t="s">
         <v>373</v>
       </c>
       <c r="E331" s="3" t="s">
         <v>374</v>
       </c>
       <c r="F331" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="332" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A332" s="2" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="B332" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C332" s="3" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="D332" s="3" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="E332" s="3" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="F332" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="333" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A333" s="2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B333" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D333" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E333" s="3" t="s">
         <v>1053</v>
       </c>
-      <c r="B333" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F333" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="334" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A334" s="2" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="B334" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C334" s="3" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="D334" s="3" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="E334" s="3" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F334" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="335" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A335" s="2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B335" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D335" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E335" s="3" t="s">
         <v>1060</v>
       </c>
-      <c r="B335" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F335" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="336" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A336" s="2" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C336" s="3" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D336" s="3" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="E336" s="3" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="F336" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="337" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A337" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B337" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D337" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E337" s="3" t="s">
         <v>1064</v>
       </c>
-      <c r="B337" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F337" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="338" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A338" s="2" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="B338" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C338" s="3" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="D338" s="3" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="E338" s="3" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="F338" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="339" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A339" s="2" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C339" s="3" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="D339" s="3" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="E339" s="3" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F339" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="340" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A340" s="2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B340" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D340" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E340" s="3" t="s">
         <v>1071</v>
       </c>
-      <c r="B340" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F340" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="341" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A341" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B341" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D341" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E341" s="3" t="s">
         <v>1075</v>
       </c>
-      <c r="B341" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F341" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="342" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="B342" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C342" s="3" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="D342" s="3" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="E342" s="3" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
       <c r="F342" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="343" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A343" s="2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B343" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D343" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E343" s="3" t="s">
         <v>1082</v>
       </c>
-      <c r="B343" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F343" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="344" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A344" s="2" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C344" s="3" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="D344" s="3" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="E344" s="3" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="F344" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="345" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A345" s="2" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B345" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E345" s="3" t="s">
         <v>1089</v>
       </c>
-      <c r="B345" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F345" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="346" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A346" s="2" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C346" s="3" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
       <c r="D346" s="3" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="E346" s="3" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
       <c r="F346" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="347" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A347" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B347" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D347" s="3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E347" s="3" t="s">
         <v>1096</v>
       </c>
-      <c r="B347" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F347" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="348" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A348" s="2" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C348" s="3" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
       <c r="D348" s="3" t="s">
-        <v>1101</v>
+        <v>1098</v>
       </c>
       <c r="E348" s="3" t="s">
-        <v>1102</v>
+        <v>1099</v>
       </c>
       <c r="F348" s="3" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="349" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A349" s="2" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C349" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D349" s="3" t="s">
         <v>139</v>
       </c>
       <c r="E349" s="3" t="s">
         <v>140</v>
       </c>
       <c r="F349" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="350" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A350" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B350" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D350" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E350" s="3" t="s">
         <v>1103</v>
       </c>
-      <c r="B350" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F350" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="351" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A351" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D351" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E351" s="3" t="s">
         <v>1107</v>
       </c>
-      <c r="B351" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F351" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="352" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A352" s="2" t="s">
-        <v>1107</v>
+        <v>1104</v>
       </c>
       <c r="B352" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C352" s="3" t="s">
-        <v>1111</v>
+        <v>1108</v>
       </c>
       <c r="D352" s="3" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="E352" s="3" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="F352" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="353" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A353" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B353" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C353" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D353" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E353" s="3" t="s">
         <v>1112</v>
       </c>
-      <c r="B353" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F353" s="3" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="354" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A354" s="2" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C354" s="3" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="D354" s="3" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="E354" s="3" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="F354" s="3" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="355" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A355" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B355" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C355" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D355" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E355" s="3" t="s">
         <v>1119</v>
       </c>
-      <c r="B355" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F355" s="3" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="356" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A356" s="2" t="s">
-        <v>1119</v>
+        <v>1116</v>
       </c>
       <c r="B356" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C356" s="3" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
       <c r="D356" s="3" t="s">
-        <v>1124</v>
+        <v>1121</v>
       </c>
       <c r="E356" s="3" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="F356" s="3" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="357" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A357" s="2" t="s">
-        <v>1126</v>
+        <v>1123</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C357" s="3" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="D357" s="3" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="E357" s="3" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="F357" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="358" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A358" s="2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B358" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C358" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D358" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E358" s="3" t="s">
         <v>1126</v>
       </c>
-      <c r="B358" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F358" s="3" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B266:F266"/>
     <mergeCell ref="B91:F91"/>
     <mergeCell ref="B92:F92"/>
     <mergeCell ref="B76:F76"/>
     <mergeCell ref="B189:F189"/>
     <mergeCell ref="B214:F214"/>
     <mergeCell ref="B257:F257"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D210" r:id="rId1" xr:uid="{6C066F2B-D27A-44E6-978F-F3D25601F337}"/>
     <hyperlink ref="D211" r:id="rId2" xr:uid="{869D25EB-B91D-4F8E-9CFF-7FCBDA21E81E}"/>
+    <hyperlink ref="D123" r:id="rId3" xr:uid="{040490D1-3266-4C54-9BE0-0107525C67E6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>